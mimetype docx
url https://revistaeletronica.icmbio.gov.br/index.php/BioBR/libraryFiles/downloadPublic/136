--- v0 (2026-07-26)
+++ v1 (2026-09-12)
@@ -30,96 +30,96 @@
   <w:body>
     <w:p w14:paraId="5E04FCB6" w14:textId="3C3D92D0" w:rsidR="7ED51A65" w:rsidRDefault="7ED51A65" w:rsidP="00A21170">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0CCF4456">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOCUMENTO DE SUBMISSÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2A7078" w14:textId="7C27D9A1" w:rsidR="0001395A" w:rsidRPr="0001395A" w:rsidRDefault="1D7E9A3B" w:rsidP="2ABF3198">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="322" w:after="322"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Título do manuscrito</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4966D5FF" w14:textId="42E8AC45" w:rsidR="0001395A" w:rsidRDefault="2E51EAE1" w:rsidP="2ABF3198">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Inserir título completo do manuscrito]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186F68BE" w14:textId="70F4A0F8" w:rsidR="00DE07D6" w:rsidRPr="0001395A" w:rsidRDefault="00DE07D6" w:rsidP="00DE07D6">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="322" w:after="322"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -169,51 +169,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artigo científico original, Artigo de revisão bibliográfica, Estudo de caso, Artigo de opinião ou Nota científica</w:t>
       </w:r>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB71971" w14:textId="2CFE2669" w:rsidR="0001395A" w:rsidRPr="0001395A" w:rsidRDefault="00DE07D6" w:rsidP="2ABF3198">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="322" w:after="322"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="3FB5CF7B" w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -223,353 +223,351 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Justificativa da importância do manuscrito para a revista</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70663D81" w14:textId="398001B8" w:rsidR="0001395A" w:rsidRPr="0001395A" w:rsidRDefault="3FB5CF7B" w:rsidP="2ABF3198">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Descrever brevemente a relevância do estudo, contribuição científica, inovação ou interesse para o público-alvo da revista]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2653C763" w14:textId="6F321996" w:rsidR="0E7471B1" w:rsidRDefault="00DE07D6" w:rsidP="004F0ACF">
-[...1 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    <w:p w14:paraId="2653C763" w14:textId="6F321996" w:rsidR="0E7471B1" w:rsidRPr="00066496" w:rsidRDefault="00DE07D6" w:rsidP="00066496">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="322" w:after="322"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F0ACF">
+      <w:r w:rsidRPr="00066496">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="1D7E9A3B" w:rsidRPr="004F0ACF">
+      <w:r w:rsidR="1D7E9A3B" w:rsidRPr="00066496">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="031C21EC" w:rsidRPr="004F0ACF">
+      <w:r w:rsidR="031C21EC" w:rsidRPr="00066496">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Linha temática</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> da submissão</w:t>
+        <w:t>Linha temática da submissão</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8C789E" w14:textId="4B9E70ED" w:rsidR="031C21EC" w:rsidRPr="004F0ACF" w:rsidRDefault="031C21EC" w:rsidP="1C06D3D5">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Selecionar a linha para a qual está submetendo o manuscrito]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F73904" w14:textId="535E1AD0" w:rsidR="031C21EC" w:rsidRPr="004F0ACF" w:rsidRDefault="031C21EC" w:rsidP="004F0ACF">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004F0ACF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004F0ACF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Conservação e manejo de unidades de conservação  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D84E74B" w14:textId="55758A49" w:rsidR="031C21EC" w:rsidRPr="004F0ACF" w:rsidRDefault="031C21EC" w:rsidP="004F0ACF">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0ACF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestão e uso sustentável de recursos naturais renováveis </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A851A74" w14:textId="04D82EED" w:rsidR="031C21EC" w:rsidRPr="004F0ACF" w:rsidRDefault="031C21EC" w:rsidP="004F0ACF">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0ACF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Biodiversidade e espécies ameaçadas   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392CCBFA" w14:textId="787C0A19" w:rsidR="031C21EC" w:rsidRPr="004F0ACF" w:rsidRDefault="031C21EC" w:rsidP="004F0ACF">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0ACF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fiscalização e proteção da biodiversidade e patrimônio natural   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B97D1C" w14:textId="3722EC35" w:rsidR="031C21EC" w:rsidRPr="004F0ACF" w:rsidRDefault="031C21EC" w:rsidP="004F0ACF">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0ACF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Educação e formação para conservação da sociobiodiversidade</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E30F092" w14:textId="17572290" w:rsidR="1C06D3D5" w:rsidRDefault="1C06D3D5" w:rsidP="1C06D3D5">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AACF841" w14:textId="5C2F237A" w:rsidR="0001395A" w:rsidRPr="0001395A" w:rsidRDefault="4E939B90" w:rsidP="2ABF3198">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="322" w:after="322"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="74D625D3" w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="1D7E9A3B" w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autores e afiliações</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1950"/>
         <w:gridCol w:w="3857"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1407"/>
       </w:tblGrid>
       <w:tr w:rsidR="108302E4" w14:paraId="5B3BF494" w14:textId="77777777" w:rsidTr="00C53EEF">
         <w:trPr>
           <w:trHeight w:val="1887"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C08B692" w14:textId="7E6EB7A5" w:rsidR="2E071D62" w:rsidRDefault="4F3A0822" w:rsidP="2ABF3198">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -991,71 +989,72 @@
             <w:tcW w:w="1407" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44B925B8" w14:textId="6546E433" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49A5EC17" w14:textId="0CDC313D" w:rsidR="0001395A" w:rsidRPr="0001395A" w:rsidRDefault="0001395A" w:rsidP="2ABF3198">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D9557D0" w14:textId="1770E4ED" w:rsidR="0001395A" w:rsidRPr="0001395A" w:rsidRDefault="6A721F93" w:rsidP="2ABF3198">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="322" w:after="322"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="1D7E9A3B" w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Declaração de autoria (Taxonomia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="1D7E9A3B" w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CRediT</w:t>
       </w:r>
@@ -1090,51 +1089,51 @@
         </w:rPr>
         <w:t xml:space="preserve">[Cada autor declara sua contribuição segundo a taxonomia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1995"/>
         <w:gridCol w:w="3765"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
       <w:tr w:rsidR="108302E4" w14:paraId="5E6F2A27" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
@@ -1205,61 +1204,59 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D5FE5B0" w14:textId="526A4B22" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Autores</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="108302E4" w14:paraId="53CCC062" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="037C60C2" w14:textId="2B63D3C1" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1305,77 +1302,95 @@
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ideação do projeto, formulação da pesquisa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4B33AA59" w14:textId="249D1A03" w:rsidR="108302E4" w:rsidRDefault="6082106A" w:rsidP="2ABF3198">
+          <w:p w14:paraId="4B33AA59" w14:textId="6B2029F3" w:rsidR="108302E4" w:rsidRDefault="6082106A" w:rsidP="2ABF3198">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
+            <w:r w:rsidR="00D00B7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome complete dos </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D00B7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>utores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="108302E4" w14:paraId="34EE1F73" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -1441,77 +1456,95 @@
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gerenciamento, limpeza e manutenção de dados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0130D604" w14:textId="107CD196" w:rsidR="108302E4" w:rsidRDefault="6082106A" w:rsidP="2ABF3198">
+          <w:p w14:paraId="0130D604" w14:textId="0B483D48" w:rsidR="108302E4" w:rsidRDefault="00D00B7F" w:rsidP="2ABF3198">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome complete dos </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>utores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="108302E4" w14:paraId="7BC14D39" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -1577,77 +1610,95 @@
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Aplicação de técnicas estatísticas ou matemáticas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7B36252E" w14:textId="26AACE36" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="7B36252E" w14:textId="20CBDFBF" w:rsidR="108302E4" w:rsidRDefault="00D00B7F" w:rsidP="2ABF3198">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome complete dos </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>utores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="108302E4" w14:paraId="1CB23EA8" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -1768,77 +1819,95 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>financeiros</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7EC6934E" w14:textId="78D9A44C" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="7EC6934E" w14:textId="3FB5D519" w:rsidR="108302E4" w:rsidRDefault="00D00B7F" w:rsidP="2ABF3198">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome complete dos </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>utores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="108302E4" w14:paraId="7B49A538" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -1895,77 +1964,95 @@
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Execução do estudo, coleta de dados, experimentos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30E71FCE" w14:textId="008D3C7B" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="30E71FCE" w14:textId="127F8A6E" w:rsidR="108302E4" w:rsidRDefault="00D00B7F" w:rsidP="2ABF3198">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome complete dos </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>utores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="108302E4" w14:paraId="3DED0DB4" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -2022,110 +2109,128 @@
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Desenvolvimento ou design de métodos e procedimentos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="520FDCEA" w14:textId="6DA3A9FE" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="520FDCEA" w14:textId="71FE6198" w:rsidR="108302E4" w:rsidRDefault="00D00B7F" w:rsidP="2ABF3198">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome complete dos </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>utores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="108302E4" w14:paraId="31A07EEE" w14:textId="77777777" w:rsidTr="004F0ACF">
+      <w:tr w:rsidR="00D00B7F" w14:paraId="31A07EEE" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56E06D1B" w14:textId="05410FE4" w:rsidR="108302E4" w:rsidRDefault="1D7E9A3B" w:rsidP="2ABF3198">
+          <w:p w14:paraId="56E06D1B" w14:textId="05410FE4" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Administração</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
@@ -2137,775 +2242,775 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>projeto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D1638F5" w14:textId="3B034D68" w:rsidR="108302E4" w:rsidRPr="000F21C6" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="2D1638F5" w14:textId="3B034D68" w:rsidR="00D00B7F" w:rsidRPr="000F21C6" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gestão e coordenação do projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="63EDDF1E" w14:textId="7F893B50" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="63EDDF1E" w14:textId="55C9AA90" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
+              <w:t xml:space="preserve">[Nome complete dos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>autores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="108302E4" w14:paraId="3F93F668" w14:textId="77777777" w:rsidTr="004F0ACF">
+      <w:tr w:rsidR="00D00B7F" w14:paraId="3F93F668" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70404083" w14:textId="0F4A8D3A" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="70404083" w14:textId="0F4A8D3A" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Recursos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CCB09FA" w14:textId="435A7D1A" w:rsidR="108302E4" w:rsidRPr="000F21C6" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="6CCB09FA" w14:textId="435A7D1A" w:rsidR="00D00B7F" w:rsidRPr="000F21C6" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fornecimento de materiais, reagentes, equipamentos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4896DCF4" w14:textId="48862B7C" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="4896DCF4" w14:textId="272B750E" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
+              <w:t xml:space="preserve">[Nome complete dos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>autores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="108302E4" w14:paraId="416A009F" w14:textId="77777777" w:rsidTr="004F0ACF">
+      <w:tr w:rsidR="00D00B7F" w14:paraId="416A009F" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14E4978A" w14:textId="2C91856A" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="14E4978A" w14:textId="2C91856A" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Software</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54FA8331" w14:textId="5071B6D2" w:rsidR="108302E4" w:rsidRPr="000F21C6" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="54FA8331" w14:textId="5071B6D2" w:rsidR="00D00B7F" w:rsidRPr="000F21C6" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Desenvolvimento de software, códigos ou algoritmos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A32D520" w14:textId="756CF214" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="2A32D520" w14:textId="491E3BDD" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
+              <w:t xml:space="preserve">[Nome complete dos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>autores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="108302E4" w14:paraId="00F760FD" w14:textId="77777777" w:rsidTr="004F0ACF">
+      <w:tr w:rsidR="00D00B7F" w14:paraId="00F760FD" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E812D4E" w14:textId="033F8120" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="3E812D4E" w14:textId="033F8120" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Supervisão</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="520A1A1C" w14:textId="12FD8BCB" w:rsidR="108302E4" w:rsidRPr="000F21C6" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="520A1A1C" w14:textId="12FD8BCB" w:rsidR="00D00B7F" w:rsidRPr="000F21C6" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Orientação e supervisão geral do projeto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E2FB8AD" w14:textId="0EA377BE" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="1E2FB8AD" w14:textId="0E3BD8A7" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
+              <w:t xml:space="preserve">[Nome complete dos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>autores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="108302E4" w14:paraId="2A79C1D8" w14:textId="77777777" w:rsidTr="004F0ACF">
+      <w:tr w:rsidR="00D00B7F" w14:paraId="2A79C1D8" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="550CC399" w14:textId="21222D38" w:rsidR="108302E4" w:rsidRDefault="1D7E9A3B" w:rsidP="2ABF3198">
+          <w:p w14:paraId="550CC399" w14:textId="21222D38" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Validação</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="18918258" w14:textId="02DE9CBE" w:rsidR="108302E4" w:rsidRPr="000F21C6" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="18918258" w14:textId="02DE9CBE" w:rsidR="00D00B7F" w:rsidRPr="000F21C6" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Verificação da precisão e consistência dos resultados</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A00C2DC" w14:textId="20CF7F65" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="3A00C2DC" w14:textId="14C927C3" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
+              <w:t xml:space="preserve">[Nome complete dos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>autores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="108302E4" w14:paraId="4FD3BDCB" w14:textId="77777777" w:rsidTr="004F0ACF">
+      <w:tr w:rsidR="00D00B7F" w14:paraId="4FD3BDCB" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D3423FA" w14:textId="4137A0D9" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="0D3423FA" w14:textId="4137A0D9" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Visualização</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0FAB19D8" w14:textId="18FD6A45" w:rsidR="108302E4" w:rsidRPr="000F21C6" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="0FAB19D8" w14:textId="18FD6A45" w:rsidR="00D00B7F" w:rsidRPr="000F21C6" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Preparação de figuras, gráficos e representações visuais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27D8174C" w14:textId="4FAE27F5" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="27D8174C" w14:textId="221B8D50" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
+              <w:t xml:space="preserve">[Nome complete dos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>autores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="108302E4" w14:paraId="4B6BA75D" w14:textId="77777777" w:rsidTr="004F0ACF">
+      <w:tr w:rsidR="00D00B7F" w14:paraId="4B6BA75D" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D879C80" w14:textId="49164951" w:rsidR="108302E4" w:rsidRDefault="1D7E9A3B" w:rsidP="2ABF3198">
+          <w:p w14:paraId="2D879C80" w14:textId="49164951" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Redação</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
@@ -2926,51 +3031,51 @@
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> original</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17F8F589" w14:textId="60AE66DE" w:rsidR="108302E4" w:rsidRDefault="1D7E9A3B" w:rsidP="2ABF3198">
+          <w:p w14:paraId="17F8F589" w14:textId="60AE66DE" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Preparação</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
@@ -3002,110 +3107,110 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>inicial</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1AD816C8" w14:textId="1F85611A" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="1AD816C8" w14:textId="6F7B3EB9" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
+              <w:t xml:space="preserve">[Nome complete dos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>autores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="108302E4" w14:paraId="353B9A63" w14:textId="77777777" w:rsidTr="004F0ACF">
+      <w:tr w:rsidR="00D00B7F" w14:paraId="353B9A63" w14:textId="77777777" w:rsidTr="004F0ACF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CC1A0A0" w14:textId="374BC190" w:rsidR="108302E4" w:rsidRDefault="1D7E9A3B" w:rsidP="2ABF3198">
+          <w:p w14:paraId="5CC1A0A0" w14:textId="374BC190" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Redação</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
@@ -3137,127 +3242,127 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>edição</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3765" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D19F1B0" w14:textId="019FBB7B" w:rsidR="108302E4" w:rsidRPr="000F21C6" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="1D19F1B0" w14:textId="019FBB7B" w:rsidR="00D00B7F" w:rsidRPr="000F21C6" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2ABF3198">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Revisão crítica e edição do manuscrito</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C65D6D1" w14:textId="738C7A71" w:rsidR="108302E4" w:rsidRDefault="108302E4" w:rsidP="2ABF3198">
+          <w:p w14:paraId="2C65D6D1" w14:textId="4A8E54D3" w:rsidR="00D00B7F" w:rsidRDefault="00D00B7F" w:rsidP="00D00B7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
+              <w:t xml:space="preserve">[Nome complete dos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Autores</w:t>
+              <w:t>autores</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="2ABF3198">
+            <w:r w:rsidRPr="00DA7F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05FD476C" w14:textId="610B1743" w:rsidR="0001395A" w:rsidRPr="0001395A" w:rsidRDefault="5711FD93" w:rsidP="2ABF3198">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="322" w:after="322"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C06D3D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="1D7E9A3B" w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3267,127 +3372,74 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Declaração de conflitos de interesses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1303E8" w14:textId="7E7F364E" w:rsidR="0001395A" w:rsidRPr="0001395A" w:rsidRDefault="1D7E9A3B" w:rsidP="2ABF3198">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Informar se há ou não conflitos de interesse financeiros, institucionais ou pessoais relacionados ao manuscrito]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C556829" w14:textId="4AFDB2D6" w:rsidR="3374FF28" w:rsidRDefault="3374FF28" w:rsidP="1C06D3D5">
-[...54 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="6B9B2549" w14:textId="2CE92BCD" w:rsidR="00DA325E" w:rsidRPr="00DA325E" w:rsidRDefault="00066496" w:rsidP="00DA325E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="322" w:after="322"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1C06D3D5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="1D7E9A3B" w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Autorizações e aprovações éticas</w:t>
       </w:r>
       <w:r w:rsidR="001A025F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001A025F">
         <w:rPr>
@@ -3437,51 +3489,51 @@
         <w:t>analise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003169DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00853998">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F118FA5" w14:textId="301D3273" w:rsidR="0001395A" w:rsidRPr="0001395A" w:rsidRDefault="53EFF77A" w:rsidP="2ABF3198">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pesquisa com animais:</w:t>
       </w:r>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3489,51 +3541,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Número de protocolo e aprovação CEUA/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="67AE279A" w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sisbio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128AD5E3" w14:textId="166C6DBD" w:rsidR="0001395A" w:rsidRPr="0001395A" w:rsidRDefault="4B17A588" w:rsidP="2ABF3198">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A442254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pesquisa com seres humanos</w:t>
       </w:r>
       <w:r w:rsidR="00510E62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3567,51 +3619,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CEP</w:t>
       </w:r>
       <w:r w:rsidR="00D177B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/CONEP</w:t>
       </w:r>
       <w:r w:rsidRPr="2A442254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/Plataforma Brasil]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D8B466" w14:textId="2956F2D1" w:rsidR="2117BE61" w:rsidRDefault="2117BE61" w:rsidP="2C528670">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A442254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pesquisa em unidade de conservação</w:t>
       </w:r>
       <w:r w:rsidRPr="2A442254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3643,73 +3695,74 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00620432">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou órgão responsável</w:t>
       </w:r>
       <w:r w:rsidRPr="2A442254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BC0DFD" w14:textId="6D2D407A" w:rsidR="00510E62" w:rsidRPr="002620CF" w:rsidRDefault="53EFF77A" w:rsidP="00510E62">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Outras autorizações necessárias:</w:t>
       </w:r>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Inserir</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3899,787 +3952,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONEP</w:t>
       </w:r>
       <w:r w:rsidR="00246850">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E08">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comissão Nacional de Ética em Pesquisa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC62977" w14:textId="63A1B13C" w:rsidR="61F1660F" w:rsidRDefault="12CEFCB4" w:rsidP="2ABF3198">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="6EC62977" w14:textId="6AF54390" w:rsidR="61F1660F" w:rsidRDefault="00066496" w:rsidP="2ABF3198">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="322" w:after="322"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1C06D3D5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="53EFF77A" w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Agradecimentos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC5F1AE" w14:textId="479F8770" w:rsidR="61F1660F" w:rsidRDefault="1D7E9A3B" w:rsidP="2ABF3198">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2ABF3198">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Inserir agradecimentos a financiadores, colaboradores, instituições ou pessoas que contribuíram de forma relevante, mas não caracterizam autoria]</w:t>
       </w:r>
-    </w:p>
-[...680 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2CF71C87" w14:textId="36459646" w:rsidR="5EEA947B" w:rsidRDefault="64FA3423" w:rsidP="377F22A6">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A442254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Os autores comprometem-se com a veracidade das informações ao enviar este arquivo preenchido</w:t>
       </w:r>
       <w:r w:rsidR="132BF7ED" w:rsidRPr="2A442254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, não sendo necessário assinar o documento. </w:t>
@@ -14032,50 +13403,51 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A0205F"/>
     <w:rsid w:val="0001395A"/>
     <w:rsid w:val="00016C8F"/>
     <w:rsid w:val="0001715E"/>
     <w:rsid w:val="00030DCF"/>
     <w:rsid w:val="000310BB"/>
     <w:rsid w:val="00037162"/>
     <w:rsid w:val="00047E78"/>
     <w:rsid w:val="00052C08"/>
     <w:rsid w:val="00060D6C"/>
+    <w:rsid w:val="00066496"/>
     <w:rsid w:val="00080D37"/>
     <w:rsid w:val="000974D5"/>
     <w:rsid w:val="000A170F"/>
     <w:rsid w:val="000C0BF1"/>
     <w:rsid w:val="000C0F37"/>
     <w:rsid w:val="000C12F7"/>
     <w:rsid w:val="000C750E"/>
     <w:rsid w:val="000D00C6"/>
     <w:rsid w:val="000D46C0"/>
     <w:rsid w:val="000E0202"/>
     <w:rsid w:val="000F21C6"/>
     <w:rsid w:val="00100928"/>
     <w:rsid w:val="00101317"/>
     <w:rsid w:val="00112513"/>
     <w:rsid w:val="00114DE0"/>
     <w:rsid w:val="00134756"/>
     <w:rsid w:val="00147656"/>
     <w:rsid w:val="0015568B"/>
     <w:rsid w:val="00160446"/>
     <w:rsid w:val="00166BDD"/>
     <w:rsid w:val="00172185"/>
     <w:rsid w:val="00174362"/>
     <w:rsid w:val="00183D88"/>
     <w:rsid w:val="001930F3"/>
     <w:rsid w:val="001A025F"/>
@@ -14121,50 +13493,51 @@
     <w:rsid w:val="00395007"/>
     <w:rsid w:val="003B4ED7"/>
     <w:rsid w:val="003C7C90"/>
     <w:rsid w:val="003D4A38"/>
     <w:rsid w:val="003E3D77"/>
     <w:rsid w:val="003E42F4"/>
     <w:rsid w:val="003E5D31"/>
     <w:rsid w:val="004055F2"/>
     <w:rsid w:val="004521E3"/>
     <w:rsid w:val="004564E0"/>
     <w:rsid w:val="004634E7"/>
     <w:rsid w:val="00467511"/>
     <w:rsid w:val="004675C6"/>
     <w:rsid w:val="00471F07"/>
     <w:rsid w:val="00481A3E"/>
     <w:rsid w:val="00485E7D"/>
     <w:rsid w:val="00486CE7"/>
     <w:rsid w:val="004917B0"/>
     <w:rsid w:val="00496A3A"/>
     <w:rsid w:val="004A2562"/>
     <w:rsid w:val="004A32E9"/>
     <w:rsid w:val="004A4645"/>
     <w:rsid w:val="004B4828"/>
     <w:rsid w:val="004D7FBB"/>
     <w:rsid w:val="004E0984"/>
+    <w:rsid w:val="004E701B"/>
     <w:rsid w:val="004F0ACF"/>
     <w:rsid w:val="004F2E0C"/>
     <w:rsid w:val="004F2EFF"/>
     <w:rsid w:val="004F4E0C"/>
     <w:rsid w:val="00503F96"/>
     <w:rsid w:val="00510E62"/>
     <w:rsid w:val="00556AFD"/>
     <w:rsid w:val="00566A22"/>
     <w:rsid w:val="005911A1"/>
     <w:rsid w:val="00594C4A"/>
     <w:rsid w:val="005A30E0"/>
     <w:rsid w:val="005A3E53"/>
     <w:rsid w:val="005A72ED"/>
     <w:rsid w:val="005B63E2"/>
     <w:rsid w:val="005C7A21"/>
     <w:rsid w:val="005E3689"/>
     <w:rsid w:val="006001E4"/>
     <w:rsid w:val="006020E4"/>
     <w:rsid w:val="006074DF"/>
     <w:rsid w:val="006135F9"/>
     <w:rsid w:val="00620432"/>
     <w:rsid w:val="00620762"/>
     <w:rsid w:val="00653C54"/>
     <w:rsid w:val="00654810"/>
     <w:rsid w:val="00656CC3"/>
@@ -14174,50 +13547,51 @@
     <w:rsid w:val="00680C12"/>
     <w:rsid w:val="00685F76"/>
     <w:rsid w:val="00693F1E"/>
     <w:rsid w:val="006A0CB6"/>
     <w:rsid w:val="006A4D11"/>
     <w:rsid w:val="006B6BF3"/>
     <w:rsid w:val="006D5887"/>
     <w:rsid w:val="006F0529"/>
     <w:rsid w:val="006F436C"/>
     <w:rsid w:val="00702568"/>
     <w:rsid w:val="00702B6B"/>
     <w:rsid w:val="00727B49"/>
     <w:rsid w:val="00730331"/>
     <w:rsid w:val="00753C3C"/>
     <w:rsid w:val="00783961"/>
     <w:rsid w:val="007849A9"/>
     <w:rsid w:val="00785667"/>
     <w:rsid w:val="00787254"/>
     <w:rsid w:val="00796EC8"/>
     <w:rsid w:val="007C68F8"/>
     <w:rsid w:val="007C7963"/>
     <w:rsid w:val="007D3C3E"/>
     <w:rsid w:val="007E6E47"/>
     <w:rsid w:val="00806FE5"/>
     <w:rsid w:val="0081577E"/>
+    <w:rsid w:val="008222D9"/>
     <w:rsid w:val="00836C64"/>
     <w:rsid w:val="00853998"/>
     <w:rsid w:val="008625A9"/>
     <w:rsid w:val="00875F97"/>
     <w:rsid w:val="00886718"/>
     <w:rsid w:val="00890C2E"/>
     <w:rsid w:val="0089414D"/>
     <w:rsid w:val="008943FC"/>
     <w:rsid w:val="00894726"/>
     <w:rsid w:val="008A4E16"/>
     <w:rsid w:val="008B27FA"/>
     <w:rsid w:val="008B3097"/>
     <w:rsid w:val="008B3E02"/>
     <w:rsid w:val="008B65B0"/>
     <w:rsid w:val="008C6E65"/>
     <w:rsid w:val="008C71F1"/>
     <w:rsid w:val="008D18EE"/>
     <w:rsid w:val="008D27F3"/>
     <w:rsid w:val="008D45DE"/>
     <w:rsid w:val="008D4DCC"/>
     <w:rsid w:val="008D5BE0"/>
     <w:rsid w:val="008D8CC1"/>
     <w:rsid w:val="008F7BC0"/>
     <w:rsid w:val="00901CA4"/>
     <w:rsid w:val="0090679C"/>
@@ -14266,50 +13640,51 @@
     <w:rsid w:val="00BB0771"/>
     <w:rsid w:val="00BB54E9"/>
     <w:rsid w:val="00BC15F5"/>
     <w:rsid w:val="00BD316C"/>
     <w:rsid w:val="00BE104F"/>
     <w:rsid w:val="00BE686D"/>
     <w:rsid w:val="00C02048"/>
     <w:rsid w:val="00C40245"/>
     <w:rsid w:val="00C53E6F"/>
     <w:rsid w:val="00C53EEF"/>
     <w:rsid w:val="00C566A7"/>
     <w:rsid w:val="00C600A4"/>
     <w:rsid w:val="00C652E8"/>
     <w:rsid w:val="00C72D8F"/>
     <w:rsid w:val="00C81E37"/>
     <w:rsid w:val="00C82B3C"/>
     <w:rsid w:val="00C83E14"/>
     <w:rsid w:val="00C95686"/>
     <w:rsid w:val="00C97497"/>
     <w:rsid w:val="00CB48CE"/>
     <w:rsid w:val="00CC6028"/>
     <w:rsid w:val="00CD16C1"/>
     <w:rsid w:val="00CE3C41"/>
     <w:rsid w:val="00CF7787"/>
     <w:rsid w:val="00D00609"/>
+    <w:rsid w:val="00D00B7F"/>
     <w:rsid w:val="00D01CBC"/>
     <w:rsid w:val="00D15600"/>
     <w:rsid w:val="00D177B1"/>
     <w:rsid w:val="00D2086B"/>
     <w:rsid w:val="00D263B6"/>
     <w:rsid w:val="00D35D3E"/>
     <w:rsid w:val="00D3786E"/>
     <w:rsid w:val="00D578D5"/>
     <w:rsid w:val="00D7567A"/>
     <w:rsid w:val="00D82DCF"/>
     <w:rsid w:val="00D84237"/>
     <w:rsid w:val="00D91C00"/>
     <w:rsid w:val="00D93691"/>
     <w:rsid w:val="00D95894"/>
     <w:rsid w:val="00DA0408"/>
     <w:rsid w:val="00DA325E"/>
     <w:rsid w:val="00DAC820"/>
     <w:rsid w:val="00DB4657"/>
     <w:rsid w:val="00DB569C"/>
     <w:rsid w:val="00DC0396"/>
     <w:rsid w:val="00DE07D6"/>
     <w:rsid w:val="00DF3DA3"/>
     <w:rsid w:val="00E01B5C"/>
     <w:rsid w:val="00E12343"/>
     <w:rsid w:val="00E123F1"/>
@@ -15591,52 +14966,52 @@
     <w:rsid w:val="7F985D55"/>
     <w:rsid w:val="7FC41272"/>
     <w:rsid w:val="7FC9892B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7CF75BD0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{604D318F-7218-4B57-B9CA-08AFE4DF4D5C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -15997,723 +15372,723 @@
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Ttulo2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Ttulo4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Ttulo5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Ttulo6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading7Char"/>
+    <w:link w:val="Ttulo7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading8Char"/>
+    <w:link w:val="Ttulo8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
+    <w:name w:val="Título 7 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
+    <w:name w:val="Título 8 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
+    <w:name w:val="Título 9 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="TtuloChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
+    <w:link w:val="SubttuloChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Subttulo"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citao">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="QuoteChar"/>
+    <w:link w:val="CitaoChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="nfaseIntensa">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:link w:val="CitaoIntensaChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="CitaoIntensa"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="RefernciaIntensa">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente1">
     <w:name w:val="Menção Pendente1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A0205F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="TextodecomentrioChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005911A1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:basedOn w:val="TextodecomentrioChar"/>
+    <w:link w:val="Assuntodocomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005911A1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D82DCF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="4B301685"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A21170"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
+    <w:name w:val="Texto de balão Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A21170"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C02048"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="86660779">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -32062,78 +31437,78 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a2bfc9de-4527-494d-9745-e1a13f14d923"/>
     <ds:schemaRef ds:uri="771830a5-4c14-4266-97c6-671384180859"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{627F9DF7-DDF7-4F25-B61D-7F647FF34443}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3984</Characters>
+  <Pages>3</Pages>
+  <Words>558</Words>
+  <Characters>3019</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4673</CharactersWithSpaces>
+  <CharactersWithSpaces>3570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fernanda Aléssio Oliveto</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009961C7AB002C7049892FC99ED263E903</vt:lpwstr>
   </property>