--- v0 (2026-07-26)
+++ v1 (2026-09-12)
@@ -1,162 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="710FD6F4" w14:textId="77777777" w:rsidR="005D70E1" w:rsidRPr="005C4585" w:rsidRDefault="005D70E1" w:rsidP="005C4585">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk216166731"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk195767304"/>
       <w:r w:rsidRPr="005C4585">
         <w:t>Exemplo título para artigo: subtítulo após dois pontos</w:t>
       </w:r>
-      <w:commentRangeStart w:id="2"/>
-[...13 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="3D0567D0" w14:textId="57689B14" w:rsidR="00CE5596" w:rsidRPr="00CE5596" w:rsidRDefault="00CE5596" w:rsidP="00FA5AE1">
       <w:pPr>
         <w:pStyle w:val="Nomedosautores"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Preenchimento exclusivo dos editores da revista</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5099F9C3" w14:textId="07615BA4" w:rsidR="008B4352" w:rsidRPr="00CE5596" w:rsidRDefault="000527A3" w:rsidP="00FA5AE1">
       <w:pPr>
         <w:pStyle w:val="Nomedosautores"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Primeiro autor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD4A56">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E5121E" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
-      <w:r w:rsidR="000B2E56" w:rsidRPr="00CE5596">
+      <w:r w:rsidR="000B2E56">
         <w:rPr>
           <w:noProof/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="742C7D1B" wp14:editId="320E3603">
             <wp:extent cx="123825" cy="123825"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1214659267" name="Imagem 11" descr="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1214659267" name="Imagem 11" descr="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="123825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -176,74 +155,73 @@
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Segundo</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> autor</w:t>
       </w:r>
       <w:r w:rsidR="00C42CB3" w:rsidRPr="00CD4A56">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008E477E" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E477E" w:rsidRPr="00CE5596">
+      <w:r w:rsidR="008E477E">
         <w:rPr>
           <w:noProof/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B6C27C1" wp14:editId="4C1D6EFB">
             <wp:extent cx="123825" cy="123825"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="571560380" name="Imagem 11" descr="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="571560380" name="Imagem 11" descr="Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="123825" cy="123825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -256,51 +234,51 @@
     <w:p w14:paraId="44E1D5AB" w14:textId="77777777" w:rsidR="00923FBE" w:rsidRPr="00CE5596" w:rsidRDefault="00923FBE" w:rsidP="00FA5AE1">
       <w:pPr>
         <w:pStyle w:val="Nomedosautores"/>
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>*Contato principal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D4C738" w14:textId="77777777" w:rsidR="00FA5AE1" w:rsidRPr="00CE5596" w:rsidRDefault="00FA5AE1" w:rsidP="00FA5AE1">
       <w:pPr>
         <w:pStyle w:val="Nomedosautores"/>
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ECC32D7" w14:textId="79705916" w:rsidR="00622B06" w:rsidRPr="00CE5596" w:rsidRDefault="00C42CB3" w:rsidP="00FA5AE1">
+    <w:p w14:paraId="1ECC32D7" w14:textId="368626CE" w:rsidR="00622B06" w:rsidRPr="00CE5596" w:rsidRDefault="00C42CB3" w:rsidP="00FA5AE1">
       <w:pPr>
         <w:pStyle w:val="Nomedosautores"/>
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Instituição</w:t>
       </w:r>
       <w:r w:rsidR="00A13046" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Sigla</w:t>
       </w:r>
@@ -348,184 +326,419 @@
       </w:r>
       <w:r w:rsidR="3EB49DFD" w:rsidRPr="631B617A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="3B529C12" w:rsidRPr="631B617A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C62B7E" w:rsidRPr="631B617A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>tado</w:t>
       </w:r>
       <w:r w:rsidR="008B4352" w:rsidRPr="631B617A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="6F06B016" w:rsidRPr="631B617A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>País</w:t>
       </w:r>
       <w:r w:rsidR="008B4352" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3707A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009514AB" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="00975023" w:rsidRPr="00CE5596">
+      <w:r w:rsidR="00E3707A">
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00975023" w:rsidRPr="2052C802">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="286F94CE" w:rsidRPr="2052C802">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00975023" w:rsidRPr="2052C802">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00975023" w:rsidRPr="426A0C96">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="684A984E" w:rsidRPr="0AA1D9B0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="684A984E" w:rsidRPr="66163ADC">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3707A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de contato </w:t>
+      </w:r>
+      <w:r w:rsidR="684A984E" w:rsidRPr="6026C9D6">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>principal</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3707A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00975023" w:rsidRPr="6026C9D6">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>&gt;.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC6EE99" w14:textId="4864F3BE" w:rsidR="002A4C71" w:rsidRPr="00CE5596" w:rsidRDefault="002A4C71" w:rsidP="005E6AA4">
+    <w:p w14:paraId="2CC6EE99" w14:textId="5AA7631E" w:rsidR="002A4C71" w:rsidRPr="00CE5596" w:rsidRDefault="002A4C71" w:rsidP="005E6AA4">
       <w:pPr>
         <w:pStyle w:val="Nomedosautores"/>
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Instituição/Sigla, Departamento/Sigla, Cidade/</w:t>
       </w:r>
       <w:r w:rsidR="27FDC76F" w:rsidRPr="631B617A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Sigla do </w:t>
       </w:r>
       <w:r w:rsidR="003D2FC4">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="27FDC76F" w:rsidRPr="631B617A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>stado</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="2E24F3D4" w:rsidRPr="631B617A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>País</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5596">
+      <w:r w:rsidRPr="0AA1D9B0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE5596">
+    </w:p>
+    <w:p w14:paraId="0ED4C2EF" w14:textId="77777777" w:rsidR="005E6AA4" w:rsidRDefault="005E6AA4" w:rsidP="005E6AA4">
+      <w:pPr>
+        <w:pStyle w:val="Nomedosautores"/>
         <w:rPr>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>&lt;</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B958B76" w14:textId="5ACDFB6C" w:rsidR="009D04F7" w:rsidRPr="00DF61C7" w:rsidRDefault="00D0300A" w:rsidP="005E6AA4">
+      <w:pPr>
+        <w:pStyle w:val="Nomedosautores"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t>Orientação para autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10E42" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e editores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2508F" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t>Caso esse manuscrito</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7478" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tenha sido disponibilizado em algum servidor de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-        <w:t>email</w:t>
+      <w:r w:rsidR="009B7478" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t>preprints</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CE5596">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="009B7478" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t>, o nome dos autores deve ser preenchido</w:t>
+      </w:r>
+      <w:r w:rsidR="009D04F7" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00877A97" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00615540" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se for o caso, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D04F7" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inserir </w:t>
+      </w:r>
+      <w:r w:rsidR="00877A97" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aqui </w:t>
+      </w:r>
+      <w:r w:rsidR="00615540" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o nome do servidor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00615540" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t>preprints</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00615540" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; o DOI ou outro identificador persistente, quando disponível; e o endereço eletrônico (URL) do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00615540" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t>preprint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D498C" w:rsidRPr="00DF61C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F89CE02" w14:textId="77777777" w:rsidR="00AC702C" w:rsidRDefault="00AC702C" w:rsidP="005E6AA4">
+      <w:pPr>
+        <w:pStyle w:val="Nomedosautores"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
-          <w:highlight w:val="yellow"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED4C2EF" w14:textId="77777777" w:rsidR="005E6AA4" w:rsidRPr="00CE5596" w:rsidRDefault="005E6AA4" w:rsidP="005E6AA4">
-[...8 lines deleted...]
-    <w:p w14:paraId="542CFB84" w14:textId="086CC777" w:rsidR="0088661A" w:rsidRPr="00CE5596" w:rsidRDefault="0088661A" w:rsidP="00843DD6">
+    <w:p w14:paraId="542CFB84" w14:textId="0002115A" w:rsidR="0088661A" w:rsidRPr="00CE5596" w:rsidRDefault="0088661A" w:rsidP="002B470C">
       <w:pPr>
         <w:pStyle w:val="Comocitar"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Como citar:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB9E013" w14:textId="3BEF8F3F" w:rsidR="0088661A" w:rsidRPr="00CE5596" w:rsidRDefault="002A4C71" w:rsidP="00843DD6">
       <w:pPr>
         <w:pStyle w:val="Comocitar"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5596">
@@ -659,53 +872,56 @@
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="0088661A" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E26D08" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="16B3B8FA" w14:textId="77777777" w:rsidR="00843DD6" w:rsidRPr="00CE5596" w:rsidRDefault="00843DD6" w:rsidP="00843DD6">
       <w:pPr>
         <w:pStyle w:val="Comocitar"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61D63309" w14:textId="20E990F2" w:rsidR="0088661A" w:rsidRPr="00843DD6" w:rsidRDefault="0088661A" w:rsidP="00843DD6">
+    <w:p w14:paraId="61D63309" w14:textId="20E990F2" w:rsidR="0088661A" w:rsidRDefault="0088661A" w:rsidP="00843DD6">
       <w:pPr>
         <w:pStyle w:val="Comocitar"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Recebido em </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E26D08" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E26D08" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E26D08" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -755,91 +971,193 @@
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E26D08" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00E26D08" w:rsidRPr="00CE5596">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="36601BA9" w14:textId="77777777" w:rsidR="00DC7D92" w:rsidRDefault="00DC7D92" w:rsidP="00843DD6">
+      <w:pPr>
+        <w:pStyle w:val="Comocitar"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79674C78" w14:textId="09613A60" w:rsidR="00DC7D92" w:rsidRPr="008455CA" w:rsidRDefault="00535A41" w:rsidP="00843DD6">
+      <w:pPr>
+        <w:pStyle w:val="Comocitar"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008455CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Editor</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47845">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008455CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> temático</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47845">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008455CA">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B00284" w:rsidRPr="008455CA">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00307C75">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>xxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00307C75">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00307C75">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Xxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="53029433" w14:textId="77777777" w:rsidR="00B54BD4" w:rsidRDefault="00B54BD4" w:rsidP="00065E3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03D1F0CA" w14:textId="77777777" w:rsidR="00211189" w:rsidRPr="00211189" w:rsidRDefault="00211189" w:rsidP="00211189">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
       <w:r w:rsidRPr="00211189">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RESUMO –</w:t>
       </w:r>
       <w:r w:rsidRPr="00211189">
         <w:t xml:space="preserve"> Um bom resumo de artigo científico deve apresentar, de forma clara, objetiva e concisa, os principais elementos do trabalho, permitindo que o leitor compreenda rapidamente o conteúdo e a relevância do estudo. Deve ter até 250 palavras e ser escrito em um único parágrafo, preferencialmente no tempo verbal passado, já que descreve uma pesquisa concluída. A fonte é a Times New Roman, tamanho 11; o espaço entrelinhas é 1,15 e o texto deve estar justificado. As margens do resumo são 2 cm à esquerda e 2 cm à direita. O resumo deve incluir, em sequência lógica: o objetivo do estudo, a metodologia utilizada, os principais resultados e as conclusões. É importante evitar informações desnecessárias, citações bibliográficas, abreviações ou detalhes excessivos dos procedimentos. O foco deve estar no essencial: o que foi feito, como foi feito, o que se descobriu e qual a importância dessas descobertas. A linguagem precisa ser impessoal e científica, com frases curtas e diretas. Cada palavra deve contribuir para o entendimento do conteúdo – por isso, é recomendável revisar o texto para eliminar redundâncias e garantir coerência. Um bom resumo, portanto, é aquele que sintetiza o artigo com precisão, despertando o interesse do leitor e permitindo que ele decida se deseja aprofundar-se na leitura completa do trabalho. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280F1D52" w14:textId="77777777" w:rsidR="00211189" w:rsidRDefault="00211189" w:rsidP="00211189">
+    <w:p w14:paraId="280F1D52" w14:textId="58B59DC1" w:rsidR="00211189" w:rsidRDefault="00211189" w:rsidP="00211189">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
       </w:pPr>
-      <w:r w:rsidRPr="00211189">
+      <w:r w:rsidRPr="7E30EA06">
         <w:rPr>
           <w:b/>
-          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00211189">
-        <w:t xml:space="preserve"> Artigo científico; modelo de texto; padronização; pesquisa científica.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B">
+        <w:t xml:space="preserve">artigo </w:t>
+      </w:r>
+      <w:r>
+        <w:t>científico</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>modelo de texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>padronização</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pesquisa científica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074DDD9B" w14:textId="77777777" w:rsidR="00167E97" w:rsidRDefault="00167E97" w:rsidP="00167E97">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66E4A582" w14:textId="36B87CD0" w:rsidR="00211189" w:rsidRDefault="00167E97" w:rsidP="008F2F68">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6502F">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">Orientação para o autor: </w:t>
@@ -1027,3614 +1345,703 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">Lembre-se de traduzir </w:t>
       </w:r>
       <w:r w:rsidR="00407DB8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve">todas </w:t>
       </w:r>
       <w:r w:rsidR="07DE3B7A" w:rsidRPr="7FB54BB6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>as palavras-chave para os três idiomas da revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAE5A72" w14:textId="77777777" w:rsidR="00211189" w:rsidRPr="00D75BCC" w:rsidRDefault="00211189" w:rsidP="00211189">
+    <w:p w14:paraId="6CAE5A72" w14:textId="77777777" w:rsidR="00211189" w:rsidRPr="00F62322" w:rsidRDefault="00211189" w:rsidP="00211189">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D75BCC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example title for the article: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>subtitle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after a colon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D0A8AB" w14:textId="77777777" w:rsidR="00211189" w:rsidRPr="00F62322" w:rsidRDefault="00211189" w:rsidP="00211189">
+      <w:pPr>
+        <w:pStyle w:val="Resumo"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – A good scientific article abstract should clearly, objectively, and concisely present the main elements of the work, allowing the reader to quickly understand the content and relevance of the study. It should be up to 250 words long and written in a single paragraph, preferably in the past tense, as it describes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a completed research</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The font used is Times New Roman, size 11; line spacing is 1.15, and the text should be justified. The margins of the abstract are 2 cm on the left </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and 2 cm on the right. The abstract should include, in logical sequence: the objective of the study, the methodology used, the main results, and the conclusions. It is important to avoid unnecessary information, bibliographic citations, abbreviations, or excessive procedural details. The focus should be on what is essential: what was done, how it was done, what was discovered, and the importance of these findings. The language must be impersonal and scientific, with short and direct sentences. Every word should contribute to understanding the content – therefore, it is advisable to revise the text to eliminate redundancies and ensure coherence. A good abstract, therefore, is one that accurately synthesizes the article, arousing the reader’s interest and allowing them to decide whether to delve into the full text of the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE39FA2" w14:textId="67DC835C" w:rsidR="00211189" w:rsidRPr="00F62322" w:rsidRDefault="00211189" w:rsidP="00211189">
+      <w:pPr>
+        <w:pStyle w:val="Resumo"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidR="456FD1B9" w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00D75BCC">
+      <w:r w:rsidR="00397F7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B" w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cientific </w:t>
+      </w:r>
+      <w:r w:rsidR="456FD1B9" w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>article</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B" w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00D75BCC">
+      <w:r w:rsidR="456FD1B9" w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text template</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B" w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="456FD1B9" w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>standardization</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00397F7B" w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="456FD1B9" w:rsidRPr="00F62322">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>scientific research.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="77D0A8AB" w14:textId="77777777" w:rsidR="00211189" w:rsidRPr="00D75BCC" w:rsidRDefault="00211189" w:rsidP="00211189">
+    <w:p w14:paraId="296FD8E7" w14:textId="77777777" w:rsidR="00211189" w:rsidRPr="00F62322" w:rsidRDefault="00211189" w:rsidP="00211189">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
-      </w:pPr>
-[...1353 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AE39FA2" w14:textId="10B3EEEB" w:rsidR="00211189" w:rsidRPr="00D75BCC" w:rsidRDefault="00211189" w:rsidP="00211189">
+    <w:p w14:paraId="42E0E198" w14:textId="77777777" w:rsidR="00211189" w:rsidRPr="00E3707A" w:rsidRDefault="00211189" w:rsidP="00211189">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Ejemplo de título para el artículo: subtítulo después de dos puntos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483B6F97" w14:textId="77777777" w:rsidR="00211189" w:rsidRPr="00E3707A" w:rsidRDefault="00211189" w:rsidP="00211189">
       <w:pPr>
         <w:pStyle w:val="Resumo"/>
-      </w:pPr>
-[...115 lines deleted...]
-      <w:r w:rsidRPr="00D75BCC">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3707A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D75BCC">
+      <w:r w:rsidRPr="00E3707A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> – Un </w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Un buen resumen de artículo científico debe presentar de manera clara, objetiva y concisa los principales elementos del trabajo, permitiendo que el lector comprenda rápidamente el contenido y la relevancia del estudio. Debe tener hasta 250 palabras y estar escrito en un solo párrafo, preferiblemente en tiempo pasado, ya que describe una investigación concluida. La fuente es Times New </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D75BCC">
+      <w:r w:rsidRPr="00E3707A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-        </w:rPr>
-        <w:t>buen</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Roman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D75BCC">
+      <w:r w:rsidRPr="00E3707A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>, tamaño 11; el interlineado es de 1,15 y el texto debe estar justificado. Los márgenes del resumen son de 2 cm a la izquierda y 2 cm a la derecha. El resumen debe incluir, en secuencia lógica: el objetivo del estudio, la metodología utilizada, los principales resultados y las conclusiones. Es importante evitar información innecesaria, citas bibliográficas, abreviaciones o detalles excesivos de los procedimientos. El enfoque debe estar en lo esencial: qué se hizo, cómo se hizo, qué se descubrió y cuál es la importancia de esos hallazgos. El lenguaje debe ser impersonal y científico, con frases cortas y directas. Cada palabra debe contribuir a la comprensión del contenido; por ello, se recomienda revisar el texto para eliminar redundancias y garantizar la coherencia. Un buen resumen, por lo tanto, es aquel que sintetiza con precisión el artículo, despertando el interés del lector y permitiéndole decidir si desea profundizar en la lectura completa del trabajo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B34D8DC" w14:textId="3614DFEC" w:rsidR="00211189" w:rsidRPr="00E3707A" w:rsidRDefault="00211189" w:rsidP="00211189">
+      <w:pPr>
+        <w:pStyle w:val="Resumo"/>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palabras </w:t>
+      </w:r>
+      <w:r w:rsidR="005300A2" w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>lave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...51 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="613AF5A5" w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="33BF4D19" w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="613AF5A5" w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>rtículo científico</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1B6C" w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...233 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidR="613AF5A5" w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>plantilla de texto</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1B6C" w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1321 lines deleted...]
-      <w:r w:rsidRPr="00D75BCC">
+      <w:r w:rsidR="613AF5A5" w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>estandarización</w:t>
+      </w:r>
+      <w:r w:rsidR="7DDB5A2D" w:rsidRPr="00E3707A">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> científica.</w:t>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="613AF5A5" w:rsidRPr="00E3707A">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investigación científica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2362D3D9" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="006B16D9" w:rsidRDefault="007026C5" w:rsidP="007026C5">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
       <w:r w:rsidRPr="006B16D9">
         <w:t xml:space="preserve">Introdução </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2165E35B" w14:textId="681B0BFD" w:rsidR="007026C5" w:rsidRPr="003207C4" w:rsidRDefault="007026C5" w:rsidP="007026C5">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
       </w:pPr>
       <w:r w:rsidRPr="003207C4">
         <w:t>Estr</w:t>
       </w:r>
       <w:r w:rsidR="00E11252">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="003207C4">
         <w:t>tura do artigo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCFE463" w14:textId="7667C11E" w:rsidR="007026C5" w:rsidRDefault="007026C5" w:rsidP="007026C5">
+    <w:p w14:paraId="5CCFE463" w14:textId="56D83F62" w:rsidR="007026C5" w:rsidRDefault="007026C5" w:rsidP="2E750B53">
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE063F">
+      </w:pPr>
+      <w:r w:rsidRPr="3E81E365">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>Orientação para o autor:</w:t>
       </w:r>
-      <w:r w:rsidR="00A21149" w:rsidRPr="00DE063F">
+      <w:r w:rsidR="00A21149" w:rsidRPr="3E81E365">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> O </w:t>
       </w:r>
-      <w:r w:rsidR="00A54D4C" w:rsidRPr="00DE063F">
+      <w:r w:rsidR="00A54D4C" w:rsidRPr="3E81E365">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>manuscrito</w:t>
       </w:r>
-      <w:r w:rsidR="00A21149" w:rsidRPr="00DE063F">
+      <w:r w:rsidR="00A21149" w:rsidRPr="3E81E365">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> deve ter no máximo 8</w:t>
       </w:r>
-      <w:r w:rsidR="00D76ECD" w:rsidRPr="00DE063F">
+      <w:r w:rsidR="00D76ECD" w:rsidRPr="3E81E365">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">.000 </w:t>
       </w:r>
-      <w:r w:rsidR="00D76ECD" w:rsidRPr="631B617A">
-[...9 lines deleted...]
-      <w:r w:rsidR="64429FEB" w:rsidRPr="631B617A">
+      <w:r w:rsidR="472BF814" w:rsidRPr="2E750B53">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C6329F">
+        <w:t>palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76ECD" w:rsidRPr="2E750B53">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>, excluída</w:t>
+      </w:r>
+      <w:r w:rsidR="2ED810A8" w:rsidRPr="3E81E365">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D76ECD" w:rsidRPr="631B617A">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76ECD" w:rsidRPr="2E750B53">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="2ED810A8" w:rsidRPr="631B617A">
+        </w:rPr>
+        <w:t xml:space="preserve"> as referências.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E750B53">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As referências devem seguir a norma Vancouver. À medida que as citações diretas ou indiretas forem feitas, vão sendo atribuídos números para as referências, apresentado no texto entre colchetes [n°]</w:t>
+      </w:r>
+      <w:r w:rsidR="466B4818" w:rsidRPr="3E81E365">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D76ECD" w:rsidRPr="00DE063F">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E750B53">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE063F">
+        </w:rPr>
+        <w:t xml:space="preserve"> caso haja duas ou mais referências </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86331">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="466B4818" w:rsidRPr="631B617A">
+        </w:rPr>
+        <w:t>para uma mesma informação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E750B53">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0042515C">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os números devem ser colocados </w:t>
+      </w:r>
+      <w:r w:rsidR="00863923">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>separados por vírgula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E750B53">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [1</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4153">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>, 2, 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E750B53">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3E81E365">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DE063F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E750B53">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="2AB2D44C" w:rsidRPr="631B617A">
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2892">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE063F">
+        </w:rPr>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E750B53">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="631B617A">
+        </w:rPr>
+        <w:t xml:space="preserve"> referências </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2892">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE063F">
+        </w:rPr>
+        <w:t xml:space="preserve">completas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E750B53">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>entram</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2892">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no final do artigo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E750B53">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na ordem em que forem citadas no texto, com sua respectiva numeração.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2E750B53">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E798B00" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="00BF1D68" w:rsidRDefault="007026C5" w:rsidP="00BF1D68">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF1D68">
         <w:t>Corpo do texto justificado, com recuo na primeira linha. Fonte Times New Roman, tamanho 12, espaçamento entre linhas de 1,15 [1]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D63B19" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="00BF1D68" w:rsidRDefault="007026C5" w:rsidP="00BF1D68">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF1D68">
         <w:t>A introdução de um artigo científico é a parte inicial do texto e tem a função de apresentar o tema, contextualizar o problema de pesquisa e justificar a importância do estudo. Ela deve conduzir o leitor da informação geral para o foco específico do trabalho, mostrando de forma clara o que se sabe, o que ainda não se sabe e por que o estudo foi realizado. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A5D51F" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="00BF1D68" w:rsidRDefault="007026C5" w:rsidP="00BF1D68">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF1D68">
         <w:t>Um modelo de introdução deve começar com uma breve contextualização teórica, apresentando o estado atual do conhecimento sobre o tema e citando as principais referências da área. Em seguida, deve-se destacar a lacuna do conhecimento ou o problema que motivou a pesquisa, explicando por que ele é relevante científica e socialmente. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EDD217" w14:textId="6247A6E7" w:rsidR="007026C5" w:rsidRPr="00BF1D68" w:rsidRDefault="007026C5" w:rsidP="00BF1D68">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF1D68">
+        <w:lastRenderedPageBreak/>
         <w:t>Depois disso, é importante explicitar o objetivo do estudo</w:t>
       </w:r>
       <w:r w:rsidR="5A45C2AB">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1D68">
         <w:t xml:space="preserve"> de forma direta, preferencialmente no final da introdução, podendo incluir também as hipóteses ou questões de pesquisa </w:t>
       </w:r>
       <w:r w:rsidR="327D9031">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1D68">
         <w:t>quando aplicável</w:t>
       </w:r>
       <w:r w:rsidR="372615C3">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF1D68">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A18F4E" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="00BF1D68" w:rsidRDefault="007026C5" w:rsidP="00BF1D68">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF1D68">
         <w:t>A escrita deve ser clara, coesa e impessoal, evitando excessos de citações e repetições. A introdução não deve antecipar resultados nem discutir conclusões. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0359BC" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="00BF1D68" w:rsidRDefault="007026C5" w:rsidP="00BF1D68">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF1D68">
         <w:t>Em resumo, uma boa introdução deve responder às seguintes perguntas: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A965631" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="00A174DF" w:rsidRDefault="007026C5" w:rsidP="007026C5">
       <w:pPr>
         <w:pStyle w:val="bulets"/>
       </w:pPr>
       <w:r w:rsidRPr="00A174DF">
-        <w:lastRenderedPageBreak/>
         <w:t>Qual é o tema e o contexto do estudo? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="347567EC" w14:textId="792B509C" w:rsidR="007026C5" w:rsidRPr="00A174DF" w:rsidRDefault="007026C5" w:rsidP="007026C5">
       <w:pPr>
         <w:pStyle w:val="bulets"/>
       </w:pPr>
       <w:r w:rsidRPr="00A174DF">
         <w:t xml:space="preserve">Qual </w:t>
       </w:r>
       <w:r w:rsidR="08D7EFD8">
         <w:t xml:space="preserve">é o </w:t>
       </w:r>
       <w:r w:rsidRPr="00A174DF">
         <w:t xml:space="preserve">problema ou </w:t>
       </w:r>
       <w:r w:rsidR="4B1009F5">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A174DF">
         <w:t xml:space="preserve">lacuna </w:t>
       </w:r>
       <w:r w:rsidR="600C48C7">
         <w:t xml:space="preserve">que </w:t>
       </w:r>
@@ -4709,50 +2116,55 @@
       </w:r>
       <w:r w:rsidR="605E6ACA">
         <w:t xml:space="preserve">a palavra </w:t>
       </w:r>
       <w:r>
         <w:t>em negrito)</w:t>
       </w:r>
       <w:r w:rsidR="2F7B235C">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> seguida da numeração sequencial conforme o</w:t>
       </w:r>
       <w:r w:rsidR="00451EDF">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dem de aparição (1, 2, 3 etc.), e deve conter uma descrição e/ou título da imagem, separado da numeração por travessão. Caso a figura tenha mais de uma imagem, deve haver uma descrição para cada uma delas, podendo ser identificadas por letras maiúsculas sequencialmente (A, B, C etc.). Na legenda também deve indicar a fonte da imagem, caso tenha sido elaborada pelo próprio autor, indicar como “Fonte: </w:t>
       </w:r>
       <w:r w:rsidR="1DCA16BD">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>laboração própria”. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5E15E8" w14:textId="77777777" w:rsidR="00A1556A" w:rsidRDefault="00A1556A" w:rsidP="00BF1D68">
+      <w:pPr>
+        <w:pStyle w:val="corpodoartigo"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="261D0CEA" w14:textId="0E517BBF" w:rsidR="00D7653F" w:rsidRPr="002A0ED4" w:rsidRDefault="00D7653F" w:rsidP="00D7653F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F5819">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Orientação para o autor: Procure utilizar fi</w:t>
       </w:r>
       <w:r w:rsidR="005B40C7" w:rsidRPr="009F5819">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>guras realmente relevantes para a compreensão d</w:t>
       </w:r>
       <w:r w:rsidR="00C80E6D" w:rsidRPr="009F5819">
         <w:rPr>
           <w:i/>
@@ -4843,169 +2255,567 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54CFB3AA" wp14:editId="5F20A5A1">
             <wp:extent cx="2477874" cy="3511758"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1670669682" name="Imagem 1670669682" descr="Uma imagem contendo mesa, prato, comida, livro&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Imagem 5" descr="Uma imagem contendo mesa, prato, comida, livro&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2477874" cy="3511758"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DADF5A" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="00ED2C28" w:rsidRDefault="007026C5" w:rsidP="00EA32DC">
       <w:pPr>
         <w:pStyle w:val="Legendadefigura"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED2C28">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Figura 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2C28">
         <w:t xml:space="preserve"> – Capa da </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA32DC">
         <w:t>primeira</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2C28">
         <w:t xml:space="preserve"> edição da revista Biodiversidade Brasileira.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B75EC7" w14:textId="3043BFD0" w:rsidR="007026C5" w:rsidRPr="00ED2C28" w:rsidRDefault="007026C5" w:rsidP="00EA32DC">
+    <w:p w14:paraId="47B75EC7" w14:textId="259E6879" w:rsidR="007026C5" w:rsidRPr="00ED2C28" w:rsidRDefault="007026C5" w:rsidP="00EA32DC">
       <w:pPr>
         <w:pStyle w:val="Legendadefigura"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED2C28">
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
-      <w:r w:rsidR="57C72E1A">
-        <w:t>A</w:t>
+      <w:r w:rsidR="000910EC">
+        <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>rquivos</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED2C28">
         <w:t xml:space="preserve"> da revista.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BBE563" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="00B1316C" w:rsidRDefault="007026C5" w:rsidP="007026C5">
+    <w:p w14:paraId="60BBE563" w14:textId="523A22C0" w:rsidR="007026C5" w:rsidRPr="00B1316C" w:rsidRDefault="007026C5" w:rsidP="007026C5">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B1316C">
-[...3 lines deleted...]
-        <w:t>Material e Método</w:t>
+      <w:r w:rsidRPr="5E853FC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Materia</w:t>
+      </w:r>
+      <w:r w:rsidR="6CA7D64E" w:rsidRPr="5E853FC9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CD69F74">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e Método</w:t>
+      </w:r>
+      <w:r w:rsidR="3E3A40C8" w:rsidRPr="2CD69F74">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235BF2CA" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="00723D02" w:rsidRDefault="007026C5" w:rsidP="00723D02">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00723D02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Esta seção deve descrever, de forma clara, detalhada e organizada, como a pesquisa foi conduzida. O objetivo dessa parte é permitir que outros pesquisadores possam reproduzir o estudo e compreender com precisão os procedimentos realizados.</w:t>
       </w:r>
       <w:r w:rsidRPr="00723D02">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197DF179" w14:textId="06DE7E31" w:rsidR="007026C5" w:rsidRPr="00723D02" w:rsidRDefault="007026C5" w:rsidP="00723D02">
+    <w:p w14:paraId="0A82B99B" w14:textId="65E84DA7" w:rsidR="00A7070D" w:rsidRPr="00723D02" w:rsidRDefault="007026C5" w:rsidP="00A7070D">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00723D02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Deve iniciar com uma descrição do tipo de pesquisa (experimental, descritiva, exploratória, qualitativa, quantitativa, entre outras) e do local e período de realização. Em seguida, é importante apresentar as amostras ou </w:t>
       </w:r>
       <w:r w:rsidR="6BFE477D" w:rsidRPr="631B617A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">os </w:t>
       </w:r>
       <w:r w:rsidRPr="00723D02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>participantes, especificando critérios de inclusão e exclusão, número de indivíduos ou unidades amostrais e, quando aplicável, questões éticas envolvidas (como aprovação por comitê de ética).</w:t>
+        <w:t>participantes, especificando critérios de inclusão e exclusão, número de indivíduos ou unidades amostrais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="372F430A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00723D02">
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="511227F0" w:rsidRPr="7B243186">
+        <w:t>Quando forem</w:t>
+      </w:r>
+      <w:r w:rsidR="00444D5B" w:rsidRPr="7B243186">
+        <w:t xml:space="preserve"> utilizados</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7070D" w:rsidRPr="7B243186">
+        <w:t xml:space="preserve"> dados externos, o banco de dados</w:t>
+      </w:r>
+      <w:r w:rsidR="511227F0" w:rsidRPr="7B243186">
+        <w:t xml:space="preserve"> de origem deverá ser informado.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7070D" w:rsidRPr="644D4D8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00160B63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Caso</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96FCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os</w:t>
+      </w:r>
+      <w:r w:rsidR="00555498">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dados</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7070D" w:rsidRPr="644D4D8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gerados </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4074A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na pesquisa que </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96FCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">originou </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65112">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7070D" w:rsidRPr="644D4D8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96FCD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estiverem depositados em ban</w:t>
+      </w:r>
+      <w:r w:rsidR="00160B63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>co de dados, este deve ser compartilhado no final o artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7070D" w:rsidRPr="644D4D8F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AE5E0D3" w14:textId="1CD48021" w:rsidR="000526B3" w:rsidRPr="000526B3" w:rsidRDefault="004C048E" w:rsidP="000526B3">
+      <w:pPr>
+        <w:pStyle w:val="corpodoartigo"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="000526B3" w:rsidRPr="000526B3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>essaltamos que os manuscritos que não apresentarem as autorizações e aprovações necessárias serão rejeitados</w:t>
+      </w:r>
+      <w:r w:rsidR="004534CB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela equipe </w:t>
+      </w:r>
+      <w:r w:rsidR="005C17AF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r w:rsidR="004534CB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revista</w:t>
+      </w:r>
+      <w:r w:rsidR="005C17AF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005A67DB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00057D0B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sem dar prosseguimento </w:t>
+      </w:r>
+      <w:r w:rsidR="00033E77">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ao processo editorial</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3918">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>. P</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0E0B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>ossíveis autorizações estão listadas a seguir</w:t>
+      </w:r>
+      <w:r w:rsidR="000526B3" w:rsidRPr="000526B3">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEEF5F1" w14:textId="77777777" w:rsidR="000526B3" w:rsidRPr="0001395A" w:rsidRDefault="000526B3" w:rsidP="00EA064B">
+      <w:pPr>
+        <w:pStyle w:val="bulets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pesquisa com animais:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:t xml:space="preserve"> [Número de protocolo e aprovação CEUA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:t>Sisbio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5DD89E" w14:textId="77777777" w:rsidR="000526B3" w:rsidRPr="0001395A" w:rsidRDefault="000526B3" w:rsidP="00EA064B">
+      <w:pPr>
+        <w:pStyle w:val="bulets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2A442254">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pesquisa com seres humanos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A442254">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A442254">
+        <w:t xml:space="preserve"> [Número de aprovação </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CEP/CONEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A442254">
+        <w:t>/Plataforma Brasil]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744C1CD5" w14:textId="77777777" w:rsidR="000526B3" w:rsidRDefault="000526B3" w:rsidP="00EA064B">
+      <w:pPr>
+        <w:pStyle w:val="bulets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2A442254">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pesquisa em unidade de conservação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A442254">
+        <w:t xml:space="preserve">: [Número de autorização </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2A442254">
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A442254">
+        <w:t>bio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ou órgão responsável</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2A442254">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FB05C0" w14:textId="77777777" w:rsidR="000526B3" w:rsidRPr="002620CF" w:rsidRDefault="000526B3" w:rsidP="00EA064B">
+      <w:pPr>
+        <w:pStyle w:val="bulets"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Outras autorizações necessárias:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:t>[Inserir</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07185FA9" w14:textId="77777777" w:rsidR="000526B3" w:rsidRDefault="000526B3" w:rsidP="00FE093E">
+      <w:pPr>
+        <w:pStyle w:val="corpodoartigo"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002620CF">
+        <w:t>*Inclu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>sive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002620CF">
+        <w:t xml:space="preserve"> entrevistas e aplicação de questionários.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1A7FC1" w14:textId="77777777" w:rsidR="000526B3" w:rsidRDefault="000526B3" w:rsidP="00FE093E">
+      <w:pPr>
+        <w:pStyle w:val="corpodoartigo"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:t>CEUA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – Comitê de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6BB5D00A">
+        <w:t>Ética</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> no Uso de Animais</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA3F325" w14:textId="77777777" w:rsidR="000526B3" w:rsidRDefault="000526B3" w:rsidP="00FE093E">
+      <w:pPr>
+        <w:pStyle w:val="corpodoartigo"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2A442254">
+        <w:t>CE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">P – Comitê de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6BB5D00A">
+        <w:t>Ética</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> em Pesquisa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D8295B" w14:textId="6A3AD5BD" w:rsidR="0014068D" w:rsidRDefault="000526B3" w:rsidP="00FE093E">
+      <w:pPr>
+        <w:pStyle w:val="corpodoartigo"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CONEP – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E08">
+        <w:t>Comissão Nacional de Ética em Pesquisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C123D13" w14:textId="77777777" w:rsidR="00FE093E" w:rsidRPr="00FE093E" w:rsidRDefault="00FE093E" w:rsidP="00FE093E">
+      <w:pPr>
+        <w:pStyle w:val="corpodoartigo"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0FA56A61" w14:textId="5FD73821" w:rsidR="007026C5" w:rsidRPr="00723D02" w:rsidRDefault="007026C5" w:rsidP="00723D02">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="00723D02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">A metodologia deve também detalhar os materiais, instrumentos e equipamentos utilizados, assim como as técnicas e </w:t>
       </w:r>
       <w:r w:rsidR="7B66AE62" w:rsidRPr="631B617A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">os </w:t>
       </w:r>
       <w:r w:rsidRPr="00723D02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>procedimentos empregados na coleta e análise dos dados. Caso tenham sido aplicados questionários, experimentos ou observações, é essencial explicar como foram elaborados e validados [2].</w:t>
       </w:r>
       <w:r w:rsidRPr="00723D02">
         <w:t> </w:t>
@@ -5260,51 +3070,55 @@
       <w:r w:rsidRPr="00723D02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> numeração</w:t>
       </w:r>
       <w:r w:rsidR="27ADD6A7" w:rsidRPr="631B617A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="7A03862E" w:rsidRPr="631B617A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">sendo </w:t>
       </w:r>
       <w:r w:rsidR="005B2C65">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">adicionada </w:t>
       </w:r>
       <w:r w:rsidR="00463067" w:rsidRPr="00463067">
-        <w:t>em formato de texto editável, não como image</w:t>
+        <w:t xml:space="preserve">em formato de texto </w:t>
+      </w:r>
+      <w:r w:rsidR="00463067" w:rsidRPr="00463067">
+        <w:lastRenderedPageBreak/>
+        <w:t>editável, não como image</w:t>
       </w:r>
       <w:r w:rsidR="005B2C65">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00463067" w:rsidRPr="00463067">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005B2C65">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00723D02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">O título entra antes da tabela, como pode ser observado na </w:t>
       </w:r>
       <w:r w:rsidR="00E867B2">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00723D02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
@@ -5721,69 +3535,117 @@
           </w:tcPr>
           <w:p w14:paraId="42BD9E35" w14:textId="06EAA4E6" w:rsidR="00E21470" w:rsidRPr="003207C4" w:rsidRDefault="00E21470" w:rsidP="00E21470">
             <w:pPr>
               <w:pStyle w:val="corpotabela"/>
             </w:pPr>
             <w:r w:rsidRPr="003207C4">
               <w:t>Times New Roman </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7F6B31FD" w14:textId="72C4D2E2" w:rsidR="00E21470" w:rsidRPr="003207C4" w:rsidRDefault="00E21470" w:rsidP="00E21470">
             <w:pPr>
               <w:pStyle w:val="corpotabela"/>
             </w:pPr>
             <w:r w:rsidRPr="003207C4">
               <w:t>Fonte 10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00A273C7" w:rsidRPr="00BF7AC2" w14:paraId="46F726FC" w14:textId="77777777" w:rsidTr="00A273C7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3961" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D07C905" w14:textId="57E844CA" w:rsidR="00A273C7" w:rsidRPr="003207C4" w:rsidRDefault="00A273C7" w:rsidP="00A273C7">
+            <w:pPr>
+              <w:pStyle w:val="corpotabela"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003207C4">
+              <w:t>Texto tabela  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3748" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB78E2B" w14:textId="04A3ECDA" w:rsidR="00A273C7" w:rsidRPr="003207C4" w:rsidRDefault="00A273C7" w:rsidP="00A273C7">
+            <w:pPr>
+              <w:pStyle w:val="corpotabela"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003207C4">
+              <w:t>Times New Roman </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D60127" w14:textId="1FC21727" w:rsidR="00A273C7" w:rsidRPr="003207C4" w:rsidRDefault="00A273C7" w:rsidP="00A273C7">
+            <w:pPr>
+              <w:pStyle w:val="corpotabela"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003207C4">
+              <w:t>Fonte 10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0305FE07" w14:textId="33D8C1E9" w:rsidR="007026C5" w:rsidRPr="00A221B9" w:rsidRDefault="007026C5" w:rsidP="007026C5">
+    <w:p w14:paraId="0305FE07" w14:textId="20B6F33A" w:rsidR="007026C5" w:rsidRPr="00A221B9" w:rsidRDefault="007026C5" w:rsidP="007026C5">
       <w:pPr>
         <w:pStyle w:val="Notastabela"/>
       </w:pPr>
       <w:r w:rsidRPr="00A221B9">
         <w:t xml:space="preserve">Notas sobre a tabela. Fonte: </w:t>
       </w:r>
-      <w:r w:rsidR="133F3636">
-        <w:t>E</w:t>
+      <w:r w:rsidR="000910EC">
+        <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>laboração</w:t>
       </w:r>
       <w:r w:rsidRPr="00A221B9">
         <w:t xml:space="preserve"> própria.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B968DE0" w14:textId="17AEA94B" w:rsidR="0050070B" w:rsidRDefault="00ED4465" w:rsidP="006121D0">
+    <w:p w14:paraId="1B968DE0" w14:textId="61247399" w:rsidR="0050070B" w:rsidRDefault="00ED4465" w:rsidP="006121D0">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Os quadros seguem o mesmo padão</w:t>
       </w:r>
       <w:r w:rsidR="000E1DEE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C45C95">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>que as tabelas, devendo ser citados no texto</w:t>
       </w:r>
       <w:r w:rsidR="008F0B5A">
@@ -5810,51 +3672,99 @@
         </w:rPr>
         <w:t>oc</w:t>
       </w:r>
       <w:r w:rsidR="00B0D050" w:rsidRPr="3C49996E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="004F5FDB" w:rsidRPr="3C49996E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>rrência</w:t>
       </w:r>
       <w:r w:rsidR="2ECF5592" w:rsidRPr="631B617A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">. Devem </w:t>
       </w:r>
       <w:r w:rsidR="00251FCE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>apresentar título e fonte, e notas, se necessário</w:t>
+        <w:t xml:space="preserve">apresentar </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1C8C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17B16">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>indicação “Quadro nº</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0E75">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17B16">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00251FCE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>título</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94B19">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>, notas (se necessário) e</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0E75">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00251FCE">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00251FCE">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Isso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> pode ser observado</w:t>
       </w:r>
       <w:r w:rsidR="7B40CD2D" w:rsidRPr="631B617A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>, a seguir,</w:t>
       </w:r>
@@ -5870,51 +3780,50 @@
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">uadro </w:t>
       </w:r>
       <w:r w:rsidR="0050070B">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC8B909" w14:textId="54370FA3" w:rsidR="00511FBC" w:rsidRPr="00E22F9F" w:rsidRDefault="00511FBC" w:rsidP="00511FBC">
       <w:pPr>
         <w:pStyle w:val="Ttulotabela"/>
       </w:pPr>
       <w:r w:rsidRPr="0053322E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Quadro 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E22F9F">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00251FCE">
         <w:t>Título do quadro</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10740" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -5933,86 +3842,81 @@
             <w:pPr>
               <w:pStyle w:val="corpotabela"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Quadros devem ser utilizados </w:t>
             </w:r>
             <w:r w:rsidRPr="006C371B">
               <w:t>com moderação, incluindo apenas informações que não se sobreponham ao</w:t>
             </w:r>
             <w:r w:rsidR="00355B2A">
               <w:t xml:space="preserve"> que já foi apresentado no</w:t>
             </w:r>
             <w:r w:rsidRPr="006C371B">
               <w:t xml:space="preserve"> texto ou </w:t>
             </w:r>
             <w:r w:rsidR="00355B2A">
               <w:t xml:space="preserve">em </w:t>
             </w:r>
             <w:r w:rsidRPr="006C371B">
               <w:t>tabelas. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17C1C702" w14:textId="00BC1B5A" w:rsidR="00511FBC" w:rsidRPr="00E22F9F" w:rsidRDefault="004F5FDB" w:rsidP="005A5975">
+    <w:p w14:paraId="5B5C2620" w14:textId="2E773843" w:rsidR="0050070B" w:rsidRDefault="004F5FDB" w:rsidP="00C21193">
       <w:pPr>
         <w:pStyle w:val="Notastabela"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A221B9">
         <w:t xml:space="preserve">Notas sobre </w:t>
       </w:r>
       <w:r>
         <w:t>o quadro</w:t>
       </w:r>
       <w:r w:rsidRPr="00A221B9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00511FBC" w:rsidRPr="00E22F9F">
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
-      <w:r w:rsidR="2E895080">
-        <w:t>E</w:t>
+      <w:r w:rsidR="000910EC">
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00411B4F">
         <w:t>laboração</w:t>
       </w:r>
       <w:r w:rsidR="00411B4F" w:rsidRPr="00A221B9">
         <w:t xml:space="preserve"> própria</w:t>
       </w:r>
       <w:r w:rsidR="00511FBC" w:rsidRPr="00E22F9F">
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="252153AD" w14:textId="45F3405F" w:rsidR="00FD42C3" w:rsidRDefault="00FD42C3" w:rsidP="00F14127">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14127">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t xml:space="preserve">Orientação para o autor: Procure utilizar tabelas realmente relevantes para a compreensão da pesquisa e seus resultados. </w:t>
       </w:r>
       <w:r w:rsidR="4896D9C8" w:rsidRPr="631B617A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
@@ -6062,74 +3966,98 @@
       </w:r>
       <w:r w:rsidRPr="00F14127">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CB2A40" w:rsidRPr="00F14127">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
         <w:t>Caso o número de tabelas/quadros seja maior do que isso, sua pertinência deve ser julgada pelo editor temático.</w:t>
       </w:r>
       <w:r w:rsidR="00CB2A40" w:rsidRPr="002A0ED4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F09B35C" w14:textId="3B4DC4FD" w:rsidR="004E3644" w:rsidRDefault="004E3644" w:rsidP="006121D0">
+    <w:p w14:paraId="6F09B35C" w14:textId="75D358CE" w:rsidR="004E3644" w:rsidRDefault="004E3644" w:rsidP="006121D0">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t>Os gráficos podem ser adicionados como</w:t>
+        <w:t xml:space="preserve">Os gráficos </w:t>
+      </w:r>
+      <w:r w:rsidR="00841BD8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>são</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adicionados como</w:t>
       </w:r>
       <w:r w:rsidR="00441CD3">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> imagens</w:t>
       </w:r>
       <w:r w:rsidR="00783524">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:t xml:space="preserve">, mas é necessário </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00910600">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>sendo</w:t>
+      </w:r>
+      <w:r w:rsidR="00783524">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessário </w:t>
       </w:r>
       <w:r w:rsidR="15EDD43D" w:rsidRPr="232AF493">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>que tenham</w:t>
       </w:r>
       <w:r w:rsidR="00EE0DF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EE0DF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>boa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EE0DF8">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
@@ -6204,50 +4132,51 @@
         <w:t xml:space="preserve"> Discussão é o momento de interpretar e contextualizar os resultados, explicando seus significados, implicações e limitações. O autor deve comparar os achados com outros estudos da área, apontando convergências, divergências e possíveis explicações para as diferenças encontradas. É importante também indicar como os resultados contribuem para o avanço do conhecimento científico, além de sugerir aplicações práticas e perspectivas para pesquisas futuras.</w:t>
       </w:r>
       <w:r w:rsidRPr="006121D0">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="463A1156" w14:textId="77777777" w:rsidR="007026C5" w:rsidRDefault="007026C5" w:rsidP="006121D0">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="006121D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>A escrita deve ser clara, lógica e coesa, conduzindo o leitor de maneira progressiva da apresentação dos dados à interpretação crítica. Em alguns periódicos, as seções de resultados e discussão podem aparecer separadas; em outros, são integradas em uma única parte. Em ambos os casos, o texto deve manter rigor científico, clareza e objetividade.</w:t>
       </w:r>
       <w:r w:rsidRPr="006121D0">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6890D976" w14:textId="30A9F582" w:rsidR="00B91FAA" w:rsidRDefault="00B91FAA" w:rsidP="006121D0">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Quando houver citaç</w:t>
       </w:r>
       <w:r w:rsidR="60884BC3">
         <w:t>ão</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> direta, </w:t>
       </w:r>
       <w:r w:rsidR="00674FC1">
         <w:t>ela</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> precis</w:t>
       </w:r>
       <w:r w:rsidR="00674FC1">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> estar destacad</w:t>
       </w:r>
       <w:r w:rsidR="00674FC1">
         <w:t>a do corpo do texto principal</w:t>
       </w:r>
       <w:r w:rsidR="00352201">
         <w:t xml:space="preserve"> e a fonte indicada. </w:t>
@@ -6355,141 +4284,730 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DA50CB" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="006121D0" w:rsidRDefault="007026C5" w:rsidP="006121D0">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="006121D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Além disso, uma boa conclusão pode indicar limitações do estudo e sugerir caminhos para pesquisas futuras, demonstrando visão crítica e consciência sobre o alcance dos resultados. Recomenda-se também relacionar os achados com a literatura científica, apontando de que modo o trabalho dialoga com outras pesquisas e quais lacunas ainda precisam ser exploradas.</w:t>
       </w:r>
       <w:r w:rsidRPr="006121D0">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5A5FB3" w14:textId="510A9290" w:rsidR="007026C5" w:rsidRPr="006121D0" w:rsidRDefault="6DAA8B40" w:rsidP="006121D0">
       <w:pPr>
         <w:pStyle w:val="corpodoartigo"/>
       </w:pPr>
       <w:r w:rsidRPr="631B617A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Portanto</w:t>
       </w:r>
       <w:r w:rsidR="007026C5" w:rsidRPr="006121D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">, a conclusão deve oferecer ao leitor uma síntese interpretativa do estudo – retomando os objetivos, resumindo os resultados mais relevantes e destacando sua importância prática ou teórica. Um texto bem estruturado </w:t>
       </w:r>
       <w:r w:rsidR="007026C5" w:rsidRPr="631B617A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>nes</w:t>
       </w:r>
       <w:r w:rsidR="06DCD683" w:rsidRPr="631B617A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="007026C5" w:rsidRPr="631B617A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="007026C5" w:rsidRPr="006121D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve"> seção reforça a credibilidade do artigo e evidencia a maturidade científica do autor.</w:t>
       </w:r>
       <w:r w:rsidR="007026C5" w:rsidRPr="006121D0">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F163BB5" w14:textId="77777777" w:rsidR="007026C5" w:rsidRPr="00D2206F" w:rsidRDefault="007026C5" w:rsidP="007026C5">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D2206F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t>Agradecimentos   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FD54F6" w14:textId="496BAFB6" w:rsidR="007026C5" w:rsidRDefault="007026C5" w:rsidP="007026C5">
+    <w:p w14:paraId="52FD54F6" w14:textId="104AF223" w:rsidR="007026C5" w:rsidRDefault="007026C5" w:rsidP="007026C5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B052F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t>Orientação para o autor: Os agradecimentos não devem aparecer aqui, eles devem estar no documento de submissão</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B25CA8" w:rsidRPr="005B052F">
+        <w:t xml:space="preserve">Orientação para o autor: Os agradecimentos </w:t>
+      </w:r>
+      <w:r w:rsidR="00716A57">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
-        <w:t>, sendo posteriormente adicionado ao texto final pela equipe editorial da revista</w:t>
+        <w:t xml:space="preserve">são opcionais. Eles </w:t>
       </w:r>
       <w:r w:rsidRPr="005B052F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:highlight w:val="green"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
         </w:rPr>
+        <w:t xml:space="preserve">não devem </w:t>
+      </w:r>
+      <w:r w:rsidR="00697F62">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>ser inseridos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aqui, devem </w:t>
+      </w:r>
+      <w:r w:rsidR="00697F62">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>ser escritos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no documento de submissão</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25CA8" w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>, sendo posteriormente adicionado ao texto final pela equipe editorial da revista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475029EF" w14:textId="5AC1DFFE" w:rsidR="00E2683E" w:rsidRPr="00D2206F" w:rsidRDefault="00E2683E" w:rsidP="00E2683E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Declaração de uso de inteligência artificial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2206F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDF3840" w14:textId="2CFB4762" w:rsidR="00B37BCC" w:rsidRPr="00B37BCC" w:rsidRDefault="00E2683E" w:rsidP="00B37BCC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientação para o autor: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37BCC" w:rsidRPr="00B37BCC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indicar se foi usado IA na produção do manuscrito, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B27B0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>toda e qualquer forma de uso deve ser indicada</w:t>
+      </w:r>
+      <w:r w:rsidR="008335D5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>. A</w:t>
+      </w:r>
+      <w:r w:rsidR="008335D5" w:rsidRPr="00C8663F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declaração de uso de IA não dispensa a descrição das ferramentas e dos usos na seção Materiais e Métodos</w:t>
+      </w:r>
+      <w:r w:rsidR="008335D5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>, caso sejam pertinentes para a seção</w:t>
+      </w:r>
+      <w:r w:rsidR="008335D5" w:rsidRPr="00C8663F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37BCC" w:rsidRPr="00B37BCC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>incluindo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447DC7E4" w14:textId="77777777" w:rsidR="00B37BCC" w:rsidRPr="008374F2" w:rsidRDefault="00B37BCC" w:rsidP="009632E5">
+      <w:pPr>
+        <w:pStyle w:val="bulets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008374F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ferramenta utilizada:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008374F2">
+        <w:t xml:space="preserve"> [ex.: ChatGPT, DALL·E, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008374F2">
+        <w:t>MidJourney</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008374F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286A4B19" w14:textId="77777777" w:rsidR="00B37BCC" w:rsidRPr="008374F2" w:rsidRDefault="00B37BCC" w:rsidP="009632E5">
+      <w:pPr>
+        <w:pStyle w:val="bulets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008374F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Etapa de utilização:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008374F2">
+        <w:t xml:space="preserve"> [ex.: redação, elaboração de figuras, coleta/análise de dados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008374F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E52AF74" w14:textId="5B020965" w:rsidR="00005AE1" w:rsidRPr="00005AE1" w:rsidRDefault="00B37BCC" w:rsidP="00005AE1">
+      <w:pPr>
+        <w:pStyle w:val="bulets"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008374F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Forma de utilização:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008374F2">
+        <w:t xml:space="preserve"> [ex.: geração de texto inicial, auxílio na revisão, criação de elementos gráficos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008374F2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B00F4D7" w14:textId="1CC49F4B" w:rsidR="00894F6E" w:rsidRPr="00D2206F" w:rsidRDefault="00894F6E" w:rsidP="00894F6E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaração de conflito de interesse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2206F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBDC53A" w14:textId="00657C68" w:rsidR="00894F6E" w:rsidRDefault="00894F6E" w:rsidP="00894F6E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientação para o autor: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As declarações </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">não devem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>ser inseridas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aqui, devem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>ser escritas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no documento de submissão, sendo posteriormente adicionado ao texto final pela equipe editorial da revista.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CA62ED" w14:textId="15549BDC" w:rsidR="00E6355F" w:rsidRPr="00D2206F" w:rsidRDefault="00B00F04" w:rsidP="00E6355F">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Contribuição</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de autor</w:t>
+      </w:r>
+      <w:r w:rsidR="008374F2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Taxonomia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2ABF3198">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6355F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6355F" w:rsidRPr="00D2206F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1441FE75" w14:textId="292A1C1F" w:rsidR="00E6355F" w:rsidRDefault="00E6355F" w:rsidP="00E6355F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientação para o autor: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As </w:t>
+      </w:r>
+      <w:r w:rsidR="008374F2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>contribuições</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">não devem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>ser inseridas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aqui, devem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t>ser escritas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B052F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="green"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no documento de submissão, sendo posteriormente adicionado ao texto final pela equipe editorial da revista.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464DECBF" w14:textId="2DCFB2FC" w:rsidR="001E5A0D" w:rsidRPr="00D2206F" w:rsidRDefault="00A142D3" w:rsidP="001E5A0D">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Depósito dos dados da pesquisa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A3D1BB" w14:textId="40EFCE6A" w:rsidR="00E2683E" w:rsidRPr="006204CD" w:rsidRDefault="006204CD" w:rsidP="006204CD">
+      <w:pPr>
+        <w:pStyle w:val="corpodoartigo"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006204CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00750CE0" w:rsidRPr="006204CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Informar, quando aplicável, o repositório onde os dados da pesquisa for</w:t>
+      </w:r>
+      <w:r w:rsidR="001202ED">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00750CE0" w:rsidRPr="006204CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>m depositados.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006204CD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB142C6" w14:textId="77777777" w:rsidR="007026C5" w:rsidRDefault="007026C5" w:rsidP="007026C5">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D2206F">
         <w:rPr>
           <w:rStyle w:val="Ttulo3Char"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7307,51 +5825,51 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
             <w:r w:rsidR="00A10D0B" w:rsidRPr="00A10D0B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ED90EF8" w14:textId="77777777" w:rsidR="00B61F6E" w:rsidRPr="00A10D0B" w:rsidRDefault="00B61F6E" w:rsidP="00B61F6E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17">
+            <w:hyperlink r:id="rId13">
               <w:r w:rsidRPr="00A10D0B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:highlight w:val="yellow"/>
                 </w:rPr>
                 <w:t>https://revistaeletronica.icmbio.gov.br/index.php/BioBR/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2820119E" w14:textId="77777777" w:rsidR="00B61F6E" w:rsidRPr="00A10D0B" w:rsidRDefault="00B61F6E" w:rsidP="00B61F6E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A10D0B">
@@ -7409,126 +5927,80 @@
               </w:rPr>
               <w:t>ISSN: 2236-2886</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51AEDB51" w14:textId="77777777" w:rsidR="00B61F6E" w:rsidRDefault="00B61F6E" w:rsidP="00D77DB5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B61F6E" w:rsidSect="00E714A5">
-      <w:headerReference w:type="even" r:id="rId18"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="624" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...44 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CE75872" w14:textId="77777777" w:rsidR="0064148D" w:rsidRDefault="0064148D" w:rsidP="00E0472C">
+    <w:p w14:paraId="57AD9FD2" w14:textId="77777777" w:rsidR="00650F96" w:rsidRDefault="00650F96" w:rsidP="00E0472C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B5D222C" w14:textId="77777777" w:rsidR="0064148D" w:rsidRDefault="0064148D" w:rsidP="00E0472C">
+    <w:p w14:paraId="354BA1D1" w14:textId="77777777" w:rsidR="00650F96" w:rsidRDefault="00650F96" w:rsidP="00E0472C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7540,71 +6012,70 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Souvenir Lt BT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B5C81E5" w14:textId="77777777" w:rsidR="00CC2E05" w:rsidRDefault="00CC2E05" w:rsidP="00B97E0F">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76B8B728" w14:textId="0B9EF904" w:rsidR="009016FE" w:rsidRPr="002C5D8C" w:rsidRDefault="009016FE" w:rsidP="009016FE">
@@ -8151,61 +6622,61 @@
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="002C5D8C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>https://doi.org/10.37002/biodiversidadebrasileira.v1XiX.XXXX</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08B61A3A" w14:textId="77777777" w:rsidR="0064148D" w:rsidRDefault="0064148D" w:rsidP="00E0472C">
+    <w:p w14:paraId="29092D43" w14:textId="77777777" w:rsidR="00650F96" w:rsidRDefault="00650F96" w:rsidP="00E0472C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AEEC16C" w14:textId="77777777" w:rsidR="0064148D" w:rsidRDefault="0064148D" w:rsidP="00E0472C">
+    <w:p w14:paraId="6479DB21" w14:textId="77777777" w:rsidR="00650F96" w:rsidRDefault="00650F96" w:rsidP="00E0472C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F5D93F0" w14:textId="3EC7FB32" w:rsidR="00CC2E05" w:rsidRDefault="00CC2E05">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -8281,72 +6752,72 @@
                               <w:i/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:highlight w:val="yellow"/>
                             </w:rPr>
                             <w:t>Título do artigo – Somente editores da revista</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0491BEB0">
+            <v:shapetype w14:anchorId="0491BEB0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Caixa de Texto 218" style="position:absolute;margin-left:0;margin-top:0;width:468pt;height:13.45pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWhztX3QEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtju0q414hRdiwwD&#10;um5A1w+gZfmC2aJGKbGzrx8lJ2m3vRV7ESSSPjznkF5dT0Mvdppch6aQ2SKVQhuFVWeaQj5937y7&#10;lMJ5MBX0aHQh99rJ6/XbN6vR5voMW+wrTYJBjMtHW8jWe5sniVOtHsAt0GrDyRppAM9PapKKYGT0&#10;oU/O0vQiGZEqS6i0cxy9m5NyHfHrWiv/ta6d9qIvJHPz8aR4luFM1ivIGwLbdupAA17BYoDOcNMT&#10;1B14EFvq/oEaOkXosPYLhUOCdd0pHTWwmiz9S81jC1ZHLWyOsyeb3P+DVQ+7R/uNhJ8+4sQDjCKc&#10;vUf1wwmDty2YRt8Q4dhqqLhxFixLRuvyw6fBape7AFKOX7DiIcPWYwSaahqCK6xTMDoPYH8yXU9e&#10;KA6eXy3fX6ScUpzLPqSX2XlsAfnxa0vOf9I4iHApJPFQIzrs7p0PbCA/loRmBjdd38fB9uaPABeG&#10;SGQfCM/U/VROXB1UlFjtWQfhvCe813xpkX5JMfKOFNL93AJpKfrPhr24ypbLsFTxwRd6GS2PUTCK&#10;IQqpPEkxP279vIJbS13Tco+j7zfs3KaLop75HBjzBkSth20NK/byHaue/6n1bwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAFzM9T/bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;WEswMZsigh6kKkZpr9PsmASzszG7bdN/7+hFLwOPN7z3vWI5uV7taQydZwOXswQUce1tx42B97f7&#10;i2tQISJb7D2TgSMFWJanJwXm1h/4lfZVbJSEcMjRQBvjkGsd6pYchpkfiMX78KPDKHJstB3xIOGu&#10;1/MkSbXDjqWhxYHuWqo/q52TkvUTHp+TlXupH7+yh82qqRaLxpjzs+n2BlSkKf49ww++oEMpTFu/&#10;YxtUb0CGxN8rXnaVitwamKcZ6LLQ/+HLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW&#10;hztX3QEAAJsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBczPU/2wAAAAQBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;">
+            <v:shape id="Caixa de Texto 218" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:468pt;height:13.45pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWhztX3QEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtju0q414hRdiwwD&#10;um5A1w+gZfmC2aJGKbGzrx8lJ2m3vRV7ESSSPjznkF5dT0Mvdppch6aQ2SKVQhuFVWeaQj5937y7&#10;lMJ5MBX0aHQh99rJ6/XbN6vR5voMW+wrTYJBjMtHW8jWe5sniVOtHsAt0GrDyRppAM9PapKKYGT0&#10;oU/O0vQiGZEqS6i0cxy9m5NyHfHrWiv/ta6d9qIvJHPz8aR4luFM1ivIGwLbdupAA17BYoDOcNMT&#10;1B14EFvq/oEaOkXosPYLhUOCdd0pHTWwmiz9S81jC1ZHLWyOsyeb3P+DVQ+7R/uNhJ8+4sQDjCKc&#10;vUf1wwmDty2YRt8Q4dhqqLhxFixLRuvyw6fBape7AFKOX7DiIcPWYwSaahqCK6xTMDoPYH8yXU9e&#10;KA6eXy3fX6ScUpzLPqSX2XlsAfnxa0vOf9I4iHApJPFQIzrs7p0PbCA/loRmBjdd38fB9uaPABeG&#10;SGQfCM/U/VROXB1UlFjtWQfhvCe813xpkX5JMfKOFNL93AJpKfrPhr24ypbLsFTxwRd6GS2PUTCK&#10;IQqpPEkxP279vIJbS13Tco+j7zfs3KaLop75HBjzBkSth20NK/byHaue/6n1bwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAFzM9T/bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;WEswMZsigh6kKkZpr9PsmASzszG7bdN/7+hFLwOPN7z3vWI5uV7taQydZwOXswQUce1tx42B97f7&#10;i2tQISJb7D2TgSMFWJanJwXm1h/4lfZVbJSEcMjRQBvjkGsd6pYchpkfiMX78KPDKHJstB3xIOGu&#10;1/MkSbXDjqWhxYHuWqo/q52TkvUTHp+TlXupH7+yh82qqRaLxpjzs+n2BlSkKf49ww++oEMpTFu/&#10;YxtUb0CGxN8rXnaVitwamKcZ6LLQ/+HLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCW&#10;hztX3QEAAJsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBczPU/2wAAAAQBAAAPAAAAAAAAAAAAAAAAADcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="00902F99" w:rsidR="00CC2E05" w:rsidRDefault="002C5D8C" w14:paraId="44246FA9" w14:textId="57B5E66A">
+                  <w:p w14:paraId="44246FA9" w14:textId="57B5E66A" w:rsidR="00CC2E05" w:rsidRPr="00902F99" w:rsidRDefault="002C5D8C">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5D8C">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:bCs/>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:highlight w:val="yellow"/>
                       </w:rPr>
                       <w:t>Título do artigo – Somente editores da revista</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -8417,73 +6888,73 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="leftMargin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shape id="Caixa de Texto 219" style="position:absolute;margin-left:0;margin-top:0;width:1in;height:13.45pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:left-margin-area;mso-height-relative:page;v-text-anchor:middle" o:spid="_x0000_s1027" o:allowincell="f" fillcolor="#a8d08d [1945]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX7A+xDQIAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SrpSxR09XSVRHS&#10;cpEWPmDqOI2F4zFjt0n5esZO213gDZEHKzO2z5k5c7y8HXsrDpqCQVfL+ayUQjuFjXG7Wn77unl1&#10;I0WI4Bqw6HQtjzrI29XLF8vBV/oKO7SNJsEgLlSDr2UXo6+KIqhO9xBm6LXjzRaph8gh7YqGYGD0&#10;3hZXZbkoBqTGEyodAmfvp025yvhtq1X83LZBR2FrybXFvFJet2ktVkuodgS+M+pUBvxDFT0Yx6QX&#10;qHuIIPZk/oLqjSIM2MaZwr7AtjVK5x64m3n5RzePHXide2Fxgr/IFP4frPp0ePRfSMTxHY48wNxE&#10;8A+ovgfhcN2B2+k7Ihw6DQ0Tz5NkxeBDdbqapA5VSCDb4SM2PGTYR8xAY0t9UoX7FIzOAzheRNdj&#10;FIqTb+fX1yXvKN6avylv5q8zA1Tny55CfK+xF+mnlsQzzeBweAgxFQPV+UjiCmhNszHW5iD5SK8t&#10;iQOwA0Ap7eIiX7f7nqud8ouSv8kLnGbHTGmua0ozRXZkQsqEv5FYl6gcJtKpnpTJGiVZJoHiuB2F&#10;aU4CJsm22BxZNMLJlPyI+KdD+inFwIasZfixB9JS2A+Ohc86sYNzwHrR8+z2nAWnGKKWKpIUU7CO&#10;k9/3nsyuY47zkO94TBuTJXyq51Q42y03enoayc/P43zq6QGvfgEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEBxNDjbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdGEqpMZsigori&#10;xVQFb9PsNIlmZ9PstIn/3q0XvTx4vOG9b/LV5Dp1oCG0ng1czhJQxJW3LdcGXtd3F0tQQZAtdp7J&#10;wDcFWBWnJzlm1o/8QodSahVLOGRooBHpM61D1ZDDMPM9ccy2fnAo0Q61tgOOsdx1Ok2ShXbYclxo&#10;sKfbhqqvcu8MPPG7G9Pl/cP2cQpvz596V37Izpjzs+nmGpTQJH/HcMSP6FBEpo3fsw2qMxAfkV89&#10;ZvN5tBsD6eIKdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBX7A+xDQIAAAgE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBAcTQ42wAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" w14:anchorId="386CF6D1">
+            <v:shape w14:anchorId="386CF6D1" id="Caixa de Texto 219" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:1in;height:13.45pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:left-margin-area;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX7A+xDQIAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SrpSxR09XSVRHS&#10;cpEWPmDqOI2F4zFjt0n5esZO213gDZEHKzO2z5k5c7y8HXsrDpqCQVfL+ayUQjuFjXG7Wn77unl1&#10;I0WI4Bqw6HQtjzrI29XLF8vBV/oKO7SNJsEgLlSDr2UXo6+KIqhO9xBm6LXjzRaph8gh7YqGYGD0&#10;3hZXZbkoBqTGEyodAmfvp025yvhtq1X83LZBR2FrybXFvFJet2ktVkuodgS+M+pUBvxDFT0Yx6QX&#10;qHuIIPZk/oLqjSIM2MaZwr7AtjVK5x64m3n5RzePHXide2Fxgr/IFP4frPp0ePRfSMTxHY48wNxE&#10;8A+ovgfhcN2B2+k7Ihw6DQ0Tz5NkxeBDdbqapA5VSCDb4SM2PGTYR8xAY0t9UoX7FIzOAzheRNdj&#10;FIqTb+fX1yXvKN6avylv5q8zA1Tny55CfK+xF+mnlsQzzeBweAgxFQPV+UjiCmhNszHW5iD5SK8t&#10;iQOwA0Ap7eIiX7f7nqud8ouSv8kLnGbHTGmua0ozRXZkQsqEv5FYl6gcJtKpnpTJGiVZJoHiuB2F&#10;aU4CJsm22BxZNMLJlPyI+KdD+inFwIasZfixB9JS2A+Ohc86sYNzwHrR8+z2nAWnGKKWKpIUU7CO&#10;k9/3nsyuY47zkO94TBuTJXyq51Q42y03enoayc/P43zq6QGvfgEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEBxNDjbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdGEqpMZsigori&#10;xVQFb9PsNIlmZ9PstIn/3q0XvTx4vOG9b/LV5Dp1oCG0ng1czhJQxJW3LdcGXtd3F0tQQZAtdp7J&#10;wDcFWBWnJzlm1o/8QodSahVLOGRooBHpM61D1ZDDMPM9ccy2fnAo0Q61tgOOsdx1Ok2ShXbYclxo&#10;sKfbhqqvcu8MPPG7G9Pl/cP2cQpvz596V37Izpjzs+nmGpTQJH/HcMSP6FBEpo3fsw2qMxAfkV89&#10;ZvN5tBsD6eIKdJHr//DFDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBX7A+xDQIAAAgE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBAcTQ42wAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" o:allowincell="f" fillcolor="#a8d08d [1945]" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00CC2E05" w:rsidRDefault="00CC2E05" w14:paraId="44DC7D03" w14:textId="77777777">
+                  <w:p w14:paraId="44DC7D03" w14:textId="77777777" w:rsidR="00CC2E05" w:rsidRDefault="00CC2E05">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00281B15" w:rsidR="00281B15">
+                    <w:r w:rsidR="00281B15" w:rsidRPr="00281B15">
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>8</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -8628,127 +7099,127 @@
                               <w:i/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                               <w:highlight w:val="yellow"/>
                             </w:rPr>
                             <w:t>– Somente editores da revista</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0378D290">
+            <v:shapetype w14:anchorId="0378D290" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Caixa de Texto 220" style="position:absolute;margin-left:416.8pt;margin-top:16.25pt;width:468pt;height:12.25pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:spid="_x0000_s1028" o:allowincell="f" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHsqW04gEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkm414hRdiw4D&#10;ugvQ9QNkWbKF2aJGKbGzrx8lJ2m3vRV7EURSPjznkN5cTUPP9gq9AVvxYpFzpqyExti24o/f7968&#10;58wHYRvRg1UVPyjPr7avX21GV6oldNA3ChmBWF+OruJdCK7MMi87NQi/AKcsFTXgIAKF2GYNipHQ&#10;hz5b5vlFNgI2DkEq7yl7Oxf5NuFrrWT4qrVXgfUVJ24hnZjOOp7ZdiPKFoXrjDzSEC9gMQhjqekZ&#10;6lYEwXZo/oEajETwoMNCwpCB1kaqpIHUFPlfah464VTSQuZ4d7bJ/z9Y+WX/4L4hC9MHmGiASYR3&#10;9yB/eGbhphO2VdeIMHZKNNS4iJZlo/Pl8dNotS99BKnHz9DQkMUuQAKaNA7RFdLJCJ0GcDibrqbA&#10;JCXXl6u3FzmVJNWK9Xr5bp1aiPL0tUMfPioYWLxUHGmoCV3s732IbER5ehKbWbgzfZ8G29s/EvQw&#10;ZhL7SHimHqZ6Yqap+DL2jWJqaA4kB2FeF1pvunSAvzgbaVUq7n/uBCrO+k+WLLksVqu4WymgCz7P&#10;1qessJIgKi4DcjYHN2HexJ1D03bUY7bfwjUZqE3S9sTnSJwWIUk+Lm3ctOdxevX0a21/AwAA//8D&#10;AFBLAwQUAAYACAAAACEAELvTA94AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/&#10;YRnBi9hNW1s1ZlJE8OCh0EZRvE2yaxLMzobstkn/veNJj/Pe471vss3kOnW0Q2g9I8xnCSjLlTct&#10;1whvr8/Xd6BCJDbUebYIJxtgk5+fZZQaP/LeHotYKynhkBJCE2Ofah2qxjoKM99bFu/LD46inEOt&#10;zUCjlLtOL5JkrR21LAsN9fapsdV3cXAI1HwUdHP1Tluzfzl9ltW4rec7xMuL6fEBVLRT/AvDL76g&#10;Qy5MpT+wCapDkEciwnKxAiXu/XItQomwuk1A55n+j5//AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMeypbTiAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhABC70wPeAAAABgEAAA8AAAAAAAAAAAAAAAAAPAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;">
+            <v:shape id="Caixa de Texto 220" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:416.8pt;margin-top:16.25pt;width:468pt;height:12.25pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHsqW04gEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjOkm414hRdiw4D&#10;ugvQ9QNkWbKF2aJGKbGzrx8lJ2m3vRV7EURSPjznkN5cTUPP9gq9AVvxYpFzpqyExti24o/f7968&#10;58wHYRvRg1UVPyjPr7avX21GV6oldNA3ChmBWF+OruJdCK7MMi87NQi/AKcsFTXgIAKF2GYNipHQ&#10;hz5b5vlFNgI2DkEq7yl7Oxf5NuFrrWT4qrVXgfUVJ24hnZjOOp7ZdiPKFoXrjDzSEC9gMQhjqekZ&#10;6lYEwXZo/oEajETwoMNCwpCB1kaqpIHUFPlfah464VTSQuZ4d7bJ/z9Y+WX/4L4hC9MHmGiASYR3&#10;9yB/eGbhphO2VdeIMHZKNNS4iJZlo/Pl8dNotS99BKnHz9DQkMUuQAKaNA7RFdLJCJ0GcDibrqbA&#10;JCXXl6u3FzmVJNWK9Xr5bp1aiPL0tUMfPioYWLxUHGmoCV3s732IbER5ehKbWbgzfZ8G29s/EvQw&#10;ZhL7SHimHqZ6Yqap+DL2jWJqaA4kB2FeF1pvunSAvzgbaVUq7n/uBCrO+k+WLLksVqu4WymgCz7P&#10;1qessJIgKi4DcjYHN2HexJ1D03bUY7bfwjUZqE3S9sTnSJwWIUk+Lm3ctOdxevX0a21/AwAA//8D&#10;AFBLAwQUAAYACAAAACEAELvTA94AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/&#10;YRnBi9hNW1s1ZlJE8OCh0EZRvE2yaxLMzobstkn/veNJj/Pe471vss3kOnW0Q2g9I8xnCSjLlTct&#10;1whvr8/Xd6BCJDbUebYIJxtgk5+fZZQaP/LeHotYKynhkBJCE2Ofah2qxjoKM99bFu/LD46inEOt&#10;zUCjlLtOL5JkrR21LAsN9fapsdV3cXAI1HwUdHP1Tluzfzl9ltW4rec7xMuL6fEBVLRT/AvDL76g&#10;Qy5MpT+wCapDkEciwnKxAiXu/XItQomwuk1A55n+j5//AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMeypbTiAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhABC70wPeAAAABgEAAA8AAAAAAAAAAAAAAAAAPAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidRPr="0029379B" w:rsidR="0029379B" w:rsidP="0029379B" w:rsidRDefault="001B57C3" w14:paraId="6B39DED6" w14:textId="10A449D6">
+                  <w:p w14:paraId="6B39DED6" w14:textId="10A449D6" w:rsidR="0029379B" w:rsidRPr="0029379B" w:rsidRDefault="001B57C3" w:rsidP="0029379B">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="002C5D8C">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:highlight w:val="yellow"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>Prim</w:t>
                     </w:r>
                     <w:r w:rsidR="00E31AD3">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:highlight w:val="yellow"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>e</w:t>
                     </w:r>
                     <w:r w:rsidRPr="002C5D8C">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:iCs/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:highlight w:val="yellow"/>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                       </w:rPr>
                       <w:t>iro autor</w:t>
                     </w:r>
-                    <w:r w:rsidRPr="002C5D8C" w:rsidR="004D4850">
+                    <w:r w:rsidR="004D4850" w:rsidRPr="002C5D8C">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:highlight w:val="yellow"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> et al.</w:t>
                     </w:r>
                     <w:r w:rsidR="002C5D8C">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="002C5D8C" w:rsidR="002C5D8C">
+                    <w:r w:rsidR="002C5D8C" w:rsidRPr="002C5D8C">
                       <w:rPr>
-                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:bCs/>
                         <w:i/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                         <w:highlight w:val="yellow"/>
                       </w:rPr>
                       <w:t>– Somente editores da revista</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -8818,72 +7289,72 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="rightMargin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shape id="Caixa de Texto 221" style="position:absolute;margin-left:20.6pt;margin-top:0;width:71.8pt;height:13.45pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:right-margin-area;mso-height-relative:page;v-text-anchor:middle" o:spid="_x0000_s1029" o:allowincell="f" fillcolor="#a8d08d [1945]" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2RPWPEAIAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JS13UEy0HqwEWB&#10;9AGk+QCaoiyiFJdd0pbcr++Sspy0uRXVgeAuxZnd2eHqZugMOyr0GmzFi1nOmbISam33FX/8vn2z&#10;5MwHYWthwKqKn5TnN+vXr1a9K9UVtGBqhYxArC97V/E2BFdmmZet6oSfgVOWDhvATgQKcZ/VKHpC&#10;70x2leeLrAesHYJU3lP2bjzk64TfNEqGr03jVWCm4lRbSCumdRfXbL0S5R6Fa7U8lyH+oYpOaEuk&#10;F6g7EQQ7oH4B1WmJ4KEJMwldBk2jpUo9UDdF/lc3D61wKvVC4nh3kcn/P1j55fjgviELwwcYaICp&#10;Ce/uQf7wzMKmFXavbhGhb5WoibiIkmW98+X5apTalz6C7PrPUNOQxSFAAhoa7KIq1CcjdBrA6SK6&#10;GgKTlLwuiuWCTiQdFe/zZfEuMYhyuuzQh48KOhY3FUeaaQIXx3sfYjGinH6JXB6MrrfamBREH6mN&#10;QXYU5AAhpbJhka6bQ0fVjvlFTt/oBUqTY8b0fEoTRXJkREqEf5AYG6ksRNKxnphJGkVZRoHCsBuY&#10;riv+NvJEyXZQn0g0hNGU9Iho0wL+4qwnQ1bc/zwIVJyZT5aEvy7m8+jgFNAGn2d3U1ZYSRAVlwE5&#10;G4NNGP1+cKj3LXFMQ76lMW11kvCpnnPhZLfU6PlpRD8/j9NfTw94/RsAAP//AwBQSwMEFAAGAAgA&#10;AAAhANTfZIDcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8MyBW920yihxkyK&#10;CCqKl0Zb8LbNTpPU7Gya3Tbx37v1opeBx3u89022HE0rTtS7xjLCfBaBIC6tbrhC+Hh/vFqAcF6x&#10;Vq1lQvgmB8t8cpGpVNuBV3QqfCVCCbtUIdTed6mUrqzJKDezHXHwdrY3ygfZV1L3agjlppVxFCXS&#10;qIbDQq06eqip/CqOBuGVN2aIF0/Pu5fRrd/28lB8+gPi5XS8vwPhafR/YTjjB3TIA9PWHlk70SKE&#10;R/zvPXs31wmILUKc3ILMM/kfPv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9kT1jxAC&#10;AAAIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1N9k&#10;gNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" w14:anchorId="26945521">
+            <v:shape w14:anchorId="26945521" id="Caixa de Texto 221" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:20.6pt;margin-top:0;width:71.8pt;height:13.45pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:top-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:right-margin-area;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2RPWPEAIAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JS13UEy0HqwEWB&#10;9AGk+QCaoiyiFJdd0pbcr++Sspy0uRXVgeAuxZnd2eHqZugMOyr0GmzFi1nOmbISam33FX/8vn2z&#10;5MwHYWthwKqKn5TnN+vXr1a9K9UVtGBqhYxArC97V/E2BFdmmZet6oSfgVOWDhvATgQKcZ/VKHpC&#10;70x2leeLrAesHYJU3lP2bjzk64TfNEqGr03jVWCm4lRbSCumdRfXbL0S5R6Fa7U8lyH+oYpOaEuk&#10;F6g7EQQ7oH4B1WmJ4KEJMwldBk2jpUo9UDdF/lc3D61wKvVC4nh3kcn/P1j55fjgviELwwcYaICp&#10;Ce/uQf7wzMKmFXavbhGhb5WoibiIkmW98+X5apTalz6C7PrPUNOQxSFAAhoa7KIq1CcjdBrA6SK6&#10;GgKTlLwuiuWCTiQdFe/zZfEuMYhyuuzQh48KOhY3FUeaaQIXx3sfYjGinH6JXB6MrrfamBREH6mN&#10;QXYU5AAhpbJhka6bQ0fVjvlFTt/oBUqTY8b0fEoTRXJkREqEf5AYG6ksRNKxnphJGkVZRoHCsBuY&#10;riv+NvJEyXZQn0g0hNGU9Iho0wL+4qwnQ1bc/zwIVJyZT5aEvy7m8+jgFNAGn2d3U1ZYSRAVlwE5&#10;G4NNGP1+cKj3LXFMQ76lMW11kvCpnnPhZLfU6PlpRD8/j9NfTw94/RsAAP//AwBQSwMEFAAGAAgA&#10;AAAhANTfZIDcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8MyBW920yihxkyK&#10;CCqKl0Zb8LbNTpPU7Gya3Tbx37v1opeBx3u89022HE0rTtS7xjLCfBaBIC6tbrhC+Hh/vFqAcF6x&#10;Vq1lQvgmB8t8cpGpVNuBV3QqfCVCCbtUIdTed6mUrqzJKDezHXHwdrY3ygfZV1L3agjlppVxFCXS&#10;qIbDQq06eqip/CqOBuGVN2aIF0/Pu5fRrd/28lB8+gPi5XS8vwPhafR/YTjjB3TIA9PWHlk70SKE&#10;R/zvPXs31wmILUKc3ILMM/kfPv8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9kT1jxAC&#10;AAAIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1N9k&#10;gNwAAAAEAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" o:allowincell="f" fillcolor="#a8d08d [1945]" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00CC2E05" w:rsidRDefault="00CC2E05" w14:paraId="5099F956" w14:textId="77777777">
+                  <w:p w14:paraId="5099F956" w14:textId="77777777" w:rsidR="00CC2E05" w:rsidRDefault="00CC2E05">
                     <w:pPr>
                       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidRPr="00281B15" w:rsidR="00281B15">
+                    <w:r w:rsidR="00281B15" w:rsidRPr="00281B15">
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t>7</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -9000,60 +7471,60 @@
                               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3148072B">
+            <v:shapetype w14:anchorId="3148072B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Caixa de Texto 2" style="position:absolute;margin-left:404.2pt;margin-top:-1.95pt;width:132.35pt;height:19.5pt;z-index:-251658233;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1030" fillcolor="#a9d18e" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLDh7iFQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCJ02MKEWWtMOA&#10;rhvQ7QNkWY6FyaImKbG7rx8lp2nQ3Yb5IIgm+Ug+Pq1vh06Tk3RegWF0OskpkUZArcyB0R/f7z8s&#10;KfGBm5prMJLRZ+np7eb9u3VvSzmDFnQtHUEQ48veMtqGYMss86KVHfcTsNKgswHX8YCmO2S14z2i&#10;dzqb5fki68HV1oGQ3uPf/eikm4TfNFKEr03jZSCaUewtpNOls4pntlnz8uC4bZU4t8H/oYuOK4NF&#10;L1B7Hjg5OvUXVKeEAw9NmAjoMmgaJWSaAaeZ5m+meWq5lWkWJMfbC03+/8GKx9OT/eZIGD7CgAtM&#10;Q3j7AOKnJwZ2LTcHuXUO+lbyGgtPI2VZb315To1U+9JHkKr/AjUumR8DJKChcV1kBeckiI4LeL6Q&#10;LodARCy5WObLYk6JQN+suFnM01YyXr5kW+fDJwkdiRdGHS41ofPTgw+xG16+hMRiHrSq75XWyXCH&#10;aqcdOXEUwHa1ny7v0gBvwrQhPaOr+WyekA3E/KSNTgUUqFYdo8s8fqNkIht3pk4hgSs93rETbc70&#10;REZGbsJQDUTVjBYxN7JVQf2MfDkY9YjvBy8tuN+U9KhFRv2vI3eSEv3ZIOeraVFE8SajmN/M0HDX&#10;nuraw41AKEYDJeN1F5LgIx0GtribRiXaXjs5t4waS2ye30MU8bWdol5f7eYPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAM5EZmeIAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFBr&#10;h1AIIZMKkGDTBaIPIXZu7CYBexzFThr+HncFy9E9uvdMsZysYaPufesIIZkLYJoqp1qqEbabl1kG&#10;zAdJShpHGuFHe1iW52eFzJU70rse16FmsYR8LhGaELqcc1812ko/d52mmB1cb2WIZ19z1ctjLLeG&#10;Xwtxy61sKS40stPPja6+14NFWH0sdvZp+MpeTWp2Y3I1vn3aA+LlxfT4ACzoKfzBcNKP6lBGp70b&#10;SHlmEDKR3UQUYZbeAzsB4i5NgO0R0kUCvCz4/xfKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLDh7iFQIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAzkRmZ4gAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+            <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:404.2pt;margin-top:-1.95pt;width:132.35pt;height:19.5pt;z-index:-251658233;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLDh7iFQIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YCJ02MKEWWtMOA&#10;rhvQ7QNkWY6FyaImKbG7rx8lp2nQ3Yb5IIgm+Ug+Pq1vh06Tk3RegWF0OskpkUZArcyB0R/f7z8s&#10;KfGBm5prMJLRZ+np7eb9u3VvSzmDFnQtHUEQ48veMtqGYMss86KVHfcTsNKgswHX8YCmO2S14z2i&#10;dzqb5fki68HV1oGQ3uPf/eikm4TfNFKEr03jZSCaUewtpNOls4pntlnz8uC4bZU4t8H/oYuOK4NF&#10;L1B7Hjg5OvUXVKeEAw9NmAjoMmgaJWSaAaeZ5m+meWq5lWkWJMfbC03+/8GKx9OT/eZIGD7CgAtM&#10;Q3j7AOKnJwZ2LTcHuXUO+lbyGgtPI2VZb315To1U+9JHkKr/AjUumR8DJKChcV1kBeckiI4LeL6Q&#10;LodARCy5WObLYk6JQN+suFnM01YyXr5kW+fDJwkdiRdGHS41ofPTgw+xG16+hMRiHrSq75XWyXCH&#10;aqcdOXEUwHa1ny7v0gBvwrQhPaOr+WyekA3E/KSNTgUUqFYdo8s8fqNkIht3pk4hgSs93rETbc70&#10;REZGbsJQDUTVjBYxN7JVQf2MfDkY9YjvBy8tuN+U9KhFRv2vI3eSEv3ZIOeraVFE8SajmN/M0HDX&#10;nuraw41AKEYDJeN1F5LgIx0GtribRiXaXjs5t4waS2ye30MU8bWdol5f7eYPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAM5EZmeIAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFBr&#10;h1AIIZMKkGDTBaIPIXZu7CYBexzFThr+HncFy9E9uvdMsZysYaPufesIIZkLYJoqp1qqEbabl1kG&#10;zAdJShpHGuFHe1iW52eFzJU70rse16FmsYR8LhGaELqcc1812ko/d52mmB1cb2WIZ19z1ctjLLeG&#10;Xwtxy61sKS40stPPja6+14NFWH0sdvZp+MpeTWp2Y3I1vn3aA+LlxfT4ACzoKfzBcNKP6lBGp70b&#10;SHlmEDKR3UQUYZbeAzsB4i5NgO0R0kUCvCz4/xfKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLDh7iFQIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAzkRmZ4gAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" fillcolor="#a9d18e" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidRPr="006956DA" w:rsidR="00367198" w:rsidP="00367198" w:rsidRDefault="00E461DD" w14:paraId="283C971B" w14:textId="2C95C143">
+                  <w:p w14:paraId="283C971B" w14:textId="2C95C143" w:rsidR="00367198" w:rsidRPr="006956DA" w:rsidRDefault="00E461DD" w:rsidP="00367198">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:t xml:space="preserve">ARTIGO </w:t>
                     </w:r>
                     <w:r w:rsidR="00AB4F8A">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
@@ -9141,51 +7612,51 @@
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="1">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:line id="Conector reto 9" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#375623 [1609]" strokeweight="1pt" from="388.15pt,21.45pt" to="827.5pt,21.45pt" w14:anchorId="234A52DF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh5AF+xAEAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkKIw4vShRfuy&#10;S7HLB6gSFQvVDZIaJ38/ik6cohv6MMwPtETxHPJQ1Obm4CzbQ8om+J4vFy1n4GVQxu96/uvn/adr&#10;znIRXgkbPPT8CJnfbD9+2Iyxg1UYglWQGJL43I2x50MpsWuaLAdwIi9CBI+HOiQnCm7TrlFJjMju&#10;bLNq26tmDEnFFCTkjN676ZBviV9rkOWb1hkKsz3H2grZRPap2ma7Ed0uiTgYeSpD/EMVThiPSWeq&#10;O1EEe0nmDypnZAo56LKQwTVBayOBNKCaZftGzY9BRCAt2Jwc5zbl/0crv+5v/WPCNowxdzk+pqri&#10;oJOrf6yPHahZx7lZcChMonO9vm7x40yez5oLMKZcHiA4Vhc9t8ZXHaIT+8+5YDIMPYdUt/XV5mCN&#10;ujfW0qZOANzaxPYC705ICb5cEYl9cV+CmvxrqmFipKGpEOJ/xYbZaobmIpFW5Whhyv4dNDMKRa0o&#10;wUw05VDPyzonxIKRFaKxyhnUvg86xVYY0ETOwOX7wDmaMgZfZqAzPqS/gcvhXKqe4s+qJ61V9lNQ&#10;R7pwageOFSk7PYE6t6/3BL881O1vAAAA//8DAFBLAwQUAAYACAAAACEAIOY/edsAAAAGAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaMOVURDiFNVKZx6oiCh3tx4SSLs3ch228DX&#10;Y8QBjjszmnlbrSdnxRl9GJgU3C4yEEgtm4E6Ba8vTzcFiBA1GW2ZUMEnBljXs6tKl4Yv9IznfexE&#10;KqFQagV9jGMpZWh7dDoseERK3jt7p2M6fSeN15dU7qxcZtmddHqgtNDrEZse24/9ySnwecY7yt9M&#10;Y7d5c/ji3YEfvVLX82nzACLiFP/C8IOf0KFOTEc+kQnCKkiPRAX58h5EcotVsQJx/BVkXcn/+PU3&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOHkAX7EAQAA8AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACDmP3nbAAAABgEAAA8AAAAAAAAAAAAA&#10;AAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CC2E05">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B221632" wp14:editId="2C26F08B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-129540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2148840" cy="426002"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
@@ -10878,50 +9349,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D345CE5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E62CC144"/>
+    <w:lvl w:ilvl="0" w:tplc="F5E88F84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="33B64796">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="98F68FE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="51A45E12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5D90DFAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="30E4F28E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E272BF12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CAF0E8AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A348839A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E8F25FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23C24554"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10990,51 +9574,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45E23466"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F20A3152"/>
     <w:lvl w:ilvl="0" w:tplc="04160017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11076,51 +9660,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48860ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E708DD08"/>
     <w:lvl w:ilvl="0" w:tplc="40F8C99E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11166,51 +9750,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0816001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C635491"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05C488EE"/>
+    <w:lvl w:ilvl="0" w:tplc="B42A4B78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A2588236">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BB7ABDC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F8383338">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3DD45F12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CB32D170">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3FD89A0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="35F203B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1B26CE1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E2E7FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="947E4E3E"/>
     <w:lvl w:ilvl="0" w:tplc="40F8C99E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C9B243D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11259,51 +9956,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0816001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5532185F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="135AD20C"/>
     <w:lvl w:ilvl="0" w:tplc="BBE86166">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="bulets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11373,51 +10070,200 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55591016"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AE6282D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="559D2D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A60CF46"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11486,51 +10332,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="615300F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3A251A0"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1776" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2496" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11599,51 +10445,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6816" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65C6387A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DDF4669C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -11730,51 +10576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C25D42"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DBA61416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11843,51 +10689,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B073758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F5694F2"/>
     <w:lvl w:ilvl="0" w:tplc="92B4AD9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
@@ -11932,51 +10778,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EBC6D60"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="80ACDD76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12081,51 +10927,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70BB08A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2542AC9C"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12194,51 +11040,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7110" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71760FAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64462C72"/>
     <w:lvl w:ilvl="0" w:tplc="9CB0BD36">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12284,51 +11130,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75464792"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1F68162"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -12415,51 +11261,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B251542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A288D1EA"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12501,51 +11347,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1C24AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EFC5446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12622,51 +11468,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DD35B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B4A0C8A"/>
     <w:lvl w:ilvl="0" w:tplc="7E7CFE4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="86B2F864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B29CC0AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -12715,1522 +11561,1860 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="19202206">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2073768923">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1338923482">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="631712684">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1920167556">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="889267089">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1434015806">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1815486107">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="778182292">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="133380022">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1110707069">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1796408900">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="796218348">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="746730650">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1428503455">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="296839136">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="665323215">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2123109547">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1114598565">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="301539821">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1620406506">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="663050272">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1477720823">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="91509181">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="154541467">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1409886597">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="86461046">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="15349275">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1645815550">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1529292785">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="733699628">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="585118448">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1452244251">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="382600207">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1795830463">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1717503175">
+    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
-</file>
-[...9 lines deleted...]
-</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C67966"/>
     <w:rsid w:val="00000524"/>
     <w:rsid w:val="0000096A"/>
     <w:rsid w:val="0000097F"/>
     <w:rsid w:val="00002010"/>
     <w:rsid w:val="000028E1"/>
     <w:rsid w:val="00003B96"/>
+    <w:rsid w:val="000047D3"/>
+    <w:rsid w:val="00005AE1"/>
     <w:rsid w:val="000065F5"/>
     <w:rsid w:val="00006652"/>
     <w:rsid w:val="000124CF"/>
     <w:rsid w:val="000139F6"/>
     <w:rsid w:val="0001525C"/>
     <w:rsid w:val="00015A11"/>
     <w:rsid w:val="00015C08"/>
     <w:rsid w:val="00015CED"/>
     <w:rsid w:val="000164F8"/>
     <w:rsid w:val="00017E2F"/>
     <w:rsid w:val="000224C5"/>
     <w:rsid w:val="00025D33"/>
     <w:rsid w:val="00026301"/>
     <w:rsid w:val="000278FA"/>
     <w:rsid w:val="000305B2"/>
     <w:rsid w:val="00032197"/>
+    <w:rsid w:val="00033E77"/>
     <w:rsid w:val="000352AC"/>
     <w:rsid w:val="00035B25"/>
+    <w:rsid w:val="00035CB3"/>
     <w:rsid w:val="000402B1"/>
     <w:rsid w:val="00040E03"/>
     <w:rsid w:val="00044426"/>
     <w:rsid w:val="000451E7"/>
+    <w:rsid w:val="00050572"/>
+    <w:rsid w:val="0005090B"/>
+    <w:rsid w:val="000526B3"/>
     <w:rsid w:val="000527A3"/>
     <w:rsid w:val="00054329"/>
     <w:rsid w:val="000544E2"/>
+    <w:rsid w:val="00054C4F"/>
     <w:rsid w:val="00055915"/>
+    <w:rsid w:val="00057D0B"/>
     <w:rsid w:val="00062E8F"/>
     <w:rsid w:val="00063081"/>
     <w:rsid w:val="00063615"/>
     <w:rsid w:val="000637A4"/>
     <w:rsid w:val="0006434E"/>
     <w:rsid w:val="00065B77"/>
     <w:rsid w:val="00065E3E"/>
     <w:rsid w:val="0007007D"/>
     <w:rsid w:val="000721C3"/>
     <w:rsid w:val="00072775"/>
+    <w:rsid w:val="00074094"/>
+    <w:rsid w:val="00080BB5"/>
     <w:rsid w:val="00081222"/>
     <w:rsid w:val="000820BC"/>
+    <w:rsid w:val="00082383"/>
     <w:rsid w:val="000832AA"/>
     <w:rsid w:val="000840F0"/>
     <w:rsid w:val="000855DB"/>
     <w:rsid w:val="0008572C"/>
+    <w:rsid w:val="000909BF"/>
+    <w:rsid w:val="000910EC"/>
     <w:rsid w:val="000929D6"/>
     <w:rsid w:val="00092D60"/>
     <w:rsid w:val="00093DD4"/>
     <w:rsid w:val="00094E12"/>
     <w:rsid w:val="000968CF"/>
     <w:rsid w:val="00097985"/>
     <w:rsid w:val="000A0C93"/>
     <w:rsid w:val="000A145F"/>
     <w:rsid w:val="000A19D0"/>
     <w:rsid w:val="000A1CFC"/>
+    <w:rsid w:val="000A5CAF"/>
     <w:rsid w:val="000A6947"/>
     <w:rsid w:val="000A6A28"/>
+    <w:rsid w:val="000B131A"/>
     <w:rsid w:val="000B2E56"/>
     <w:rsid w:val="000B36E9"/>
     <w:rsid w:val="000B5C6F"/>
+    <w:rsid w:val="000B602D"/>
     <w:rsid w:val="000B7B3D"/>
     <w:rsid w:val="000C04D1"/>
     <w:rsid w:val="000C1B8D"/>
     <w:rsid w:val="000C29D2"/>
     <w:rsid w:val="000C2C69"/>
     <w:rsid w:val="000C3188"/>
     <w:rsid w:val="000C4E4A"/>
     <w:rsid w:val="000C5446"/>
     <w:rsid w:val="000C547B"/>
+    <w:rsid w:val="000C69FA"/>
     <w:rsid w:val="000D1A95"/>
+    <w:rsid w:val="000D1CA4"/>
     <w:rsid w:val="000E06B7"/>
     <w:rsid w:val="000E1DEE"/>
     <w:rsid w:val="000E2610"/>
     <w:rsid w:val="000E30ED"/>
     <w:rsid w:val="000E38D6"/>
     <w:rsid w:val="000E4904"/>
     <w:rsid w:val="000E4DD9"/>
     <w:rsid w:val="000E70B9"/>
     <w:rsid w:val="000F34CB"/>
     <w:rsid w:val="001021CC"/>
     <w:rsid w:val="001028C3"/>
+    <w:rsid w:val="00102BDC"/>
     <w:rsid w:val="00102E02"/>
     <w:rsid w:val="00103CF7"/>
     <w:rsid w:val="00104642"/>
     <w:rsid w:val="001048A0"/>
     <w:rsid w:val="001061C6"/>
     <w:rsid w:val="0010714C"/>
     <w:rsid w:val="00115375"/>
     <w:rsid w:val="0011564E"/>
     <w:rsid w:val="0011780F"/>
+    <w:rsid w:val="001202ED"/>
+    <w:rsid w:val="00122B20"/>
     <w:rsid w:val="00122EF5"/>
     <w:rsid w:val="00123F6D"/>
+    <w:rsid w:val="00126137"/>
     <w:rsid w:val="0012648E"/>
     <w:rsid w:val="00131630"/>
     <w:rsid w:val="0013405B"/>
     <w:rsid w:val="00137201"/>
+    <w:rsid w:val="00137689"/>
     <w:rsid w:val="00140440"/>
     <w:rsid w:val="00140506"/>
+    <w:rsid w:val="0014068D"/>
     <w:rsid w:val="0014140B"/>
     <w:rsid w:val="00141CC5"/>
+    <w:rsid w:val="00142156"/>
     <w:rsid w:val="00144E06"/>
     <w:rsid w:val="00145C7A"/>
     <w:rsid w:val="00147728"/>
     <w:rsid w:val="00151D85"/>
     <w:rsid w:val="00152EBB"/>
     <w:rsid w:val="00153DF3"/>
     <w:rsid w:val="00155D28"/>
     <w:rsid w:val="00156B5B"/>
     <w:rsid w:val="00156D98"/>
+    <w:rsid w:val="00157804"/>
+    <w:rsid w:val="00160B63"/>
     <w:rsid w:val="00161476"/>
     <w:rsid w:val="00161DA1"/>
     <w:rsid w:val="00163648"/>
     <w:rsid w:val="00167E97"/>
     <w:rsid w:val="00173AEA"/>
     <w:rsid w:val="001757FA"/>
     <w:rsid w:val="00175F5D"/>
     <w:rsid w:val="001777F9"/>
     <w:rsid w:val="00183050"/>
     <w:rsid w:val="00185919"/>
     <w:rsid w:val="00187B81"/>
+    <w:rsid w:val="00192338"/>
     <w:rsid w:val="00192EF7"/>
     <w:rsid w:val="00195585"/>
     <w:rsid w:val="001A01EA"/>
     <w:rsid w:val="001A08E8"/>
     <w:rsid w:val="001A21D5"/>
     <w:rsid w:val="001A57CE"/>
+    <w:rsid w:val="001A5C2F"/>
     <w:rsid w:val="001A5F64"/>
     <w:rsid w:val="001A68DF"/>
     <w:rsid w:val="001A7536"/>
+    <w:rsid w:val="001A7AFA"/>
+    <w:rsid w:val="001B066C"/>
+    <w:rsid w:val="001B1455"/>
     <w:rsid w:val="001B38E3"/>
     <w:rsid w:val="001B57C3"/>
     <w:rsid w:val="001B753C"/>
+    <w:rsid w:val="001C14D1"/>
     <w:rsid w:val="001C1DAF"/>
+    <w:rsid w:val="001C1FB2"/>
     <w:rsid w:val="001D07A3"/>
+    <w:rsid w:val="001D22A7"/>
     <w:rsid w:val="001D26DD"/>
     <w:rsid w:val="001D2B2D"/>
     <w:rsid w:val="001D4910"/>
     <w:rsid w:val="001D491D"/>
     <w:rsid w:val="001D67D7"/>
     <w:rsid w:val="001D6B2E"/>
     <w:rsid w:val="001E0714"/>
     <w:rsid w:val="001E0DD4"/>
+    <w:rsid w:val="001E2470"/>
     <w:rsid w:val="001E3134"/>
+    <w:rsid w:val="001E5A0D"/>
     <w:rsid w:val="001E6313"/>
     <w:rsid w:val="001F56E7"/>
     <w:rsid w:val="0020183B"/>
     <w:rsid w:val="0020304A"/>
     <w:rsid w:val="002030CB"/>
     <w:rsid w:val="002066B9"/>
+    <w:rsid w:val="00206929"/>
     <w:rsid w:val="00207079"/>
     <w:rsid w:val="00211189"/>
     <w:rsid w:val="0021170B"/>
     <w:rsid w:val="00212FB0"/>
+    <w:rsid w:val="002134D4"/>
     <w:rsid w:val="0022075D"/>
     <w:rsid w:val="002207B3"/>
     <w:rsid w:val="00220E49"/>
     <w:rsid w:val="00220F38"/>
+    <w:rsid w:val="00221733"/>
     <w:rsid w:val="0022226D"/>
     <w:rsid w:val="002250C3"/>
     <w:rsid w:val="00225624"/>
     <w:rsid w:val="00225B80"/>
     <w:rsid w:val="00226702"/>
     <w:rsid w:val="0022671E"/>
+    <w:rsid w:val="00226CE5"/>
+    <w:rsid w:val="002276F2"/>
+    <w:rsid w:val="00232D02"/>
     <w:rsid w:val="00233171"/>
     <w:rsid w:val="0023332D"/>
     <w:rsid w:val="0023697B"/>
     <w:rsid w:val="00245E3A"/>
     <w:rsid w:val="0024640E"/>
     <w:rsid w:val="00246E3F"/>
     <w:rsid w:val="0024791A"/>
     <w:rsid w:val="00250913"/>
     <w:rsid w:val="00251370"/>
     <w:rsid w:val="00251FCE"/>
+    <w:rsid w:val="002537A5"/>
     <w:rsid w:val="00253C9C"/>
+    <w:rsid w:val="00255215"/>
     <w:rsid w:val="00255432"/>
     <w:rsid w:val="002558D4"/>
+    <w:rsid w:val="00255D1F"/>
     <w:rsid w:val="00255F17"/>
     <w:rsid w:val="0025714F"/>
+    <w:rsid w:val="00257E35"/>
     <w:rsid w:val="00263699"/>
     <w:rsid w:val="00263A76"/>
     <w:rsid w:val="00264B46"/>
     <w:rsid w:val="002666C7"/>
     <w:rsid w:val="0027027C"/>
     <w:rsid w:val="00270AE5"/>
     <w:rsid w:val="00271D71"/>
+    <w:rsid w:val="0027300E"/>
     <w:rsid w:val="00274077"/>
     <w:rsid w:val="00274B5A"/>
     <w:rsid w:val="00274CEA"/>
     <w:rsid w:val="002750B6"/>
     <w:rsid w:val="00275EBF"/>
     <w:rsid w:val="00276297"/>
     <w:rsid w:val="00277841"/>
     <w:rsid w:val="00280AF0"/>
     <w:rsid w:val="00280F05"/>
     <w:rsid w:val="00281B15"/>
     <w:rsid w:val="00282F6C"/>
     <w:rsid w:val="0028488F"/>
     <w:rsid w:val="00285284"/>
     <w:rsid w:val="00285859"/>
     <w:rsid w:val="00286259"/>
     <w:rsid w:val="00286435"/>
     <w:rsid w:val="00286E97"/>
     <w:rsid w:val="00287079"/>
     <w:rsid w:val="00287E13"/>
     <w:rsid w:val="00291E18"/>
     <w:rsid w:val="00292E56"/>
     <w:rsid w:val="00293553"/>
     <w:rsid w:val="0029379B"/>
+    <w:rsid w:val="002950E0"/>
     <w:rsid w:val="00296C4C"/>
     <w:rsid w:val="00297548"/>
     <w:rsid w:val="002A0ED4"/>
     <w:rsid w:val="002A2D0A"/>
     <w:rsid w:val="002A4C71"/>
     <w:rsid w:val="002B16C0"/>
     <w:rsid w:val="002B20B0"/>
     <w:rsid w:val="002B229C"/>
+    <w:rsid w:val="002B470C"/>
+    <w:rsid w:val="002B7702"/>
     <w:rsid w:val="002C5D8C"/>
     <w:rsid w:val="002D1364"/>
     <w:rsid w:val="002D6F6E"/>
+    <w:rsid w:val="002D72F5"/>
+    <w:rsid w:val="002E5AE6"/>
     <w:rsid w:val="002E7EDC"/>
     <w:rsid w:val="002F3D06"/>
     <w:rsid w:val="002F6B9E"/>
     <w:rsid w:val="002F6F02"/>
     <w:rsid w:val="002F79E4"/>
     <w:rsid w:val="00300482"/>
     <w:rsid w:val="00304A66"/>
     <w:rsid w:val="00305122"/>
     <w:rsid w:val="0030739D"/>
+    <w:rsid w:val="00307C75"/>
     <w:rsid w:val="00307DFF"/>
     <w:rsid w:val="00307FB7"/>
+    <w:rsid w:val="003109AE"/>
     <w:rsid w:val="003130C8"/>
     <w:rsid w:val="00313621"/>
+    <w:rsid w:val="00314373"/>
     <w:rsid w:val="00314EE1"/>
     <w:rsid w:val="00315C38"/>
     <w:rsid w:val="00315ED3"/>
     <w:rsid w:val="003207C4"/>
     <w:rsid w:val="00321203"/>
     <w:rsid w:val="0033219B"/>
     <w:rsid w:val="0033451B"/>
     <w:rsid w:val="0033599E"/>
     <w:rsid w:val="0033762B"/>
     <w:rsid w:val="003400F8"/>
     <w:rsid w:val="0034056D"/>
     <w:rsid w:val="00340622"/>
     <w:rsid w:val="00345B4A"/>
     <w:rsid w:val="00345F54"/>
     <w:rsid w:val="00346624"/>
     <w:rsid w:val="00347441"/>
     <w:rsid w:val="00350175"/>
     <w:rsid w:val="00352201"/>
     <w:rsid w:val="003522CE"/>
     <w:rsid w:val="00352F8E"/>
     <w:rsid w:val="00355B2A"/>
     <w:rsid w:val="00357443"/>
     <w:rsid w:val="0036187E"/>
     <w:rsid w:val="00365A2F"/>
     <w:rsid w:val="0036607A"/>
     <w:rsid w:val="00367198"/>
     <w:rsid w:val="00370762"/>
     <w:rsid w:val="00372E21"/>
     <w:rsid w:val="00373CDD"/>
+    <w:rsid w:val="003752C5"/>
     <w:rsid w:val="00375829"/>
     <w:rsid w:val="00375D94"/>
     <w:rsid w:val="003773A8"/>
     <w:rsid w:val="0038277C"/>
     <w:rsid w:val="00382A92"/>
     <w:rsid w:val="00382BFC"/>
     <w:rsid w:val="00385103"/>
     <w:rsid w:val="003920DB"/>
     <w:rsid w:val="00393064"/>
     <w:rsid w:val="0039331E"/>
     <w:rsid w:val="0039379B"/>
     <w:rsid w:val="00393AF9"/>
     <w:rsid w:val="00397650"/>
+    <w:rsid w:val="00397F7B"/>
     <w:rsid w:val="003A0514"/>
     <w:rsid w:val="003A23D0"/>
     <w:rsid w:val="003A2A17"/>
     <w:rsid w:val="003A41B1"/>
     <w:rsid w:val="003A4FC4"/>
+    <w:rsid w:val="003A7CFD"/>
     <w:rsid w:val="003B0B9C"/>
     <w:rsid w:val="003B2228"/>
     <w:rsid w:val="003B31B2"/>
+    <w:rsid w:val="003B45D6"/>
     <w:rsid w:val="003B592D"/>
+    <w:rsid w:val="003B6BBA"/>
     <w:rsid w:val="003B7AA9"/>
     <w:rsid w:val="003C052C"/>
     <w:rsid w:val="003C13CA"/>
+    <w:rsid w:val="003D2465"/>
     <w:rsid w:val="003D24D2"/>
     <w:rsid w:val="003D2FC4"/>
     <w:rsid w:val="003D3E99"/>
     <w:rsid w:val="003D5ADE"/>
+    <w:rsid w:val="003E0E0B"/>
     <w:rsid w:val="003E10B2"/>
     <w:rsid w:val="003E2199"/>
     <w:rsid w:val="003E3FE9"/>
     <w:rsid w:val="003E50ED"/>
     <w:rsid w:val="003E59EA"/>
     <w:rsid w:val="003E5B77"/>
+    <w:rsid w:val="003E6CB2"/>
     <w:rsid w:val="003E7F78"/>
     <w:rsid w:val="003F395F"/>
     <w:rsid w:val="003F7190"/>
     <w:rsid w:val="0040224B"/>
     <w:rsid w:val="00402EB9"/>
     <w:rsid w:val="00404F57"/>
     <w:rsid w:val="00405133"/>
     <w:rsid w:val="00406BC1"/>
     <w:rsid w:val="00407298"/>
     <w:rsid w:val="00407DB8"/>
     <w:rsid w:val="00411B4F"/>
     <w:rsid w:val="00414E7B"/>
+    <w:rsid w:val="004164CE"/>
     <w:rsid w:val="0041727C"/>
     <w:rsid w:val="00423092"/>
     <w:rsid w:val="00424B26"/>
+    <w:rsid w:val="0042515C"/>
     <w:rsid w:val="0042688A"/>
     <w:rsid w:val="00430A12"/>
     <w:rsid w:val="00430B83"/>
     <w:rsid w:val="00430DFE"/>
     <w:rsid w:val="00432732"/>
     <w:rsid w:val="004333F7"/>
     <w:rsid w:val="004359C7"/>
     <w:rsid w:val="0044015B"/>
     <w:rsid w:val="00440203"/>
     <w:rsid w:val="004408DB"/>
     <w:rsid w:val="00441CD3"/>
     <w:rsid w:val="00443508"/>
     <w:rsid w:val="00444859"/>
+    <w:rsid w:val="00444D5B"/>
+    <w:rsid w:val="00444F67"/>
     <w:rsid w:val="00445F28"/>
     <w:rsid w:val="00450382"/>
     <w:rsid w:val="004504AF"/>
     <w:rsid w:val="00451EDF"/>
+    <w:rsid w:val="00452DA3"/>
+    <w:rsid w:val="004534CB"/>
     <w:rsid w:val="00453854"/>
     <w:rsid w:val="004548A2"/>
     <w:rsid w:val="00456CFD"/>
     <w:rsid w:val="00463067"/>
     <w:rsid w:val="00466A7D"/>
     <w:rsid w:val="004703C5"/>
     <w:rsid w:val="0047244C"/>
     <w:rsid w:val="004727D5"/>
+    <w:rsid w:val="00472965"/>
     <w:rsid w:val="00474CE8"/>
+    <w:rsid w:val="004838F3"/>
     <w:rsid w:val="00484D56"/>
     <w:rsid w:val="00486D68"/>
     <w:rsid w:val="00487B2D"/>
     <w:rsid w:val="0049182C"/>
     <w:rsid w:val="0049199B"/>
     <w:rsid w:val="00492597"/>
     <w:rsid w:val="00493125"/>
     <w:rsid w:val="00493A51"/>
     <w:rsid w:val="00494041"/>
     <w:rsid w:val="00495054"/>
+    <w:rsid w:val="00495319"/>
     <w:rsid w:val="00496FE5"/>
     <w:rsid w:val="004A177C"/>
     <w:rsid w:val="004A6C4B"/>
     <w:rsid w:val="004B02FE"/>
+    <w:rsid w:val="004B2D58"/>
     <w:rsid w:val="004B4161"/>
     <w:rsid w:val="004B5D2D"/>
     <w:rsid w:val="004B758E"/>
     <w:rsid w:val="004C012E"/>
     <w:rsid w:val="004C01EF"/>
+    <w:rsid w:val="004C048E"/>
     <w:rsid w:val="004C0514"/>
+    <w:rsid w:val="004C1A24"/>
+    <w:rsid w:val="004C2AAC"/>
     <w:rsid w:val="004C51F0"/>
     <w:rsid w:val="004C74A3"/>
     <w:rsid w:val="004D386E"/>
     <w:rsid w:val="004D4850"/>
     <w:rsid w:val="004D4AE0"/>
     <w:rsid w:val="004D6868"/>
     <w:rsid w:val="004E1946"/>
     <w:rsid w:val="004E30F7"/>
     <w:rsid w:val="004E3644"/>
     <w:rsid w:val="004E50CC"/>
+    <w:rsid w:val="004E642A"/>
     <w:rsid w:val="004E6604"/>
+    <w:rsid w:val="004E701B"/>
     <w:rsid w:val="004E7DE8"/>
     <w:rsid w:val="004F50A2"/>
     <w:rsid w:val="004F5FDB"/>
     <w:rsid w:val="004F6B3A"/>
     <w:rsid w:val="004F79BF"/>
     <w:rsid w:val="004F7EB5"/>
     <w:rsid w:val="0050070B"/>
     <w:rsid w:val="00501F2A"/>
     <w:rsid w:val="00502087"/>
     <w:rsid w:val="00502D2B"/>
+    <w:rsid w:val="00503B18"/>
     <w:rsid w:val="005042E9"/>
+    <w:rsid w:val="005043F6"/>
     <w:rsid w:val="00504967"/>
     <w:rsid w:val="005057B4"/>
     <w:rsid w:val="00506108"/>
+    <w:rsid w:val="0050654B"/>
     <w:rsid w:val="00507161"/>
     <w:rsid w:val="00511FBC"/>
     <w:rsid w:val="005141BB"/>
+    <w:rsid w:val="005146C3"/>
     <w:rsid w:val="005156B2"/>
     <w:rsid w:val="005160BE"/>
     <w:rsid w:val="0052061D"/>
     <w:rsid w:val="0052269D"/>
     <w:rsid w:val="00524E90"/>
     <w:rsid w:val="00525BC3"/>
     <w:rsid w:val="005274D8"/>
+    <w:rsid w:val="005300A2"/>
     <w:rsid w:val="0053192C"/>
     <w:rsid w:val="0053245C"/>
     <w:rsid w:val="00533049"/>
     <w:rsid w:val="005331EC"/>
     <w:rsid w:val="0053322E"/>
     <w:rsid w:val="0053588D"/>
+    <w:rsid w:val="00535A41"/>
     <w:rsid w:val="00536E65"/>
+    <w:rsid w:val="00536EBB"/>
     <w:rsid w:val="00536F65"/>
     <w:rsid w:val="00537A71"/>
+    <w:rsid w:val="005405DB"/>
+    <w:rsid w:val="00542730"/>
     <w:rsid w:val="00543199"/>
+    <w:rsid w:val="00545DDD"/>
     <w:rsid w:val="00547C21"/>
     <w:rsid w:val="00547D06"/>
+    <w:rsid w:val="00550EE6"/>
     <w:rsid w:val="0055113A"/>
     <w:rsid w:val="0055262D"/>
+    <w:rsid w:val="00555498"/>
     <w:rsid w:val="0055576A"/>
     <w:rsid w:val="00560702"/>
     <w:rsid w:val="00560A9C"/>
     <w:rsid w:val="005625FE"/>
+    <w:rsid w:val="00564CCB"/>
     <w:rsid w:val="0056707C"/>
     <w:rsid w:val="005675C1"/>
     <w:rsid w:val="005753D0"/>
     <w:rsid w:val="0057560A"/>
     <w:rsid w:val="005756EF"/>
+    <w:rsid w:val="005822C8"/>
     <w:rsid w:val="005824CA"/>
     <w:rsid w:val="005843DA"/>
+    <w:rsid w:val="00584D6C"/>
     <w:rsid w:val="005856BD"/>
     <w:rsid w:val="00585B7F"/>
     <w:rsid w:val="0059133D"/>
     <w:rsid w:val="005934EE"/>
     <w:rsid w:val="005A410B"/>
     <w:rsid w:val="005A5975"/>
     <w:rsid w:val="005A5CDD"/>
     <w:rsid w:val="005A66AF"/>
+    <w:rsid w:val="005A67DB"/>
     <w:rsid w:val="005B052F"/>
     <w:rsid w:val="005B13AF"/>
     <w:rsid w:val="005B2C65"/>
     <w:rsid w:val="005B40C7"/>
+    <w:rsid w:val="005B59C8"/>
+    <w:rsid w:val="005C17AF"/>
     <w:rsid w:val="005C1FBD"/>
+    <w:rsid w:val="005C3918"/>
     <w:rsid w:val="005C4585"/>
     <w:rsid w:val="005C5C53"/>
     <w:rsid w:val="005C72F8"/>
+    <w:rsid w:val="005C7FC8"/>
     <w:rsid w:val="005D146E"/>
     <w:rsid w:val="005D223D"/>
     <w:rsid w:val="005D24B5"/>
     <w:rsid w:val="005D258E"/>
     <w:rsid w:val="005D36C3"/>
     <w:rsid w:val="005D5758"/>
     <w:rsid w:val="005D5A65"/>
     <w:rsid w:val="005D69FC"/>
     <w:rsid w:val="005D70E1"/>
     <w:rsid w:val="005D7DF4"/>
     <w:rsid w:val="005E0D88"/>
     <w:rsid w:val="005E4467"/>
     <w:rsid w:val="005E48A6"/>
     <w:rsid w:val="005E62B3"/>
     <w:rsid w:val="005E6AA4"/>
     <w:rsid w:val="005E6D62"/>
     <w:rsid w:val="005F16D5"/>
     <w:rsid w:val="005F1F8B"/>
     <w:rsid w:val="005F2DAE"/>
     <w:rsid w:val="005F3AF9"/>
     <w:rsid w:val="005F4373"/>
     <w:rsid w:val="006001F7"/>
+    <w:rsid w:val="0060083E"/>
+    <w:rsid w:val="00600A49"/>
     <w:rsid w:val="00600A63"/>
     <w:rsid w:val="00605554"/>
     <w:rsid w:val="00606D00"/>
     <w:rsid w:val="006117DE"/>
     <w:rsid w:val="006121D0"/>
+    <w:rsid w:val="00615540"/>
+    <w:rsid w:val="00615816"/>
     <w:rsid w:val="00615C94"/>
+    <w:rsid w:val="00615F06"/>
     <w:rsid w:val="00616AA4"/>
+    <w:rsid w:val="006204CD"/>
+    <w:rsid w:val="00621F4E"/>
     <w:rsid w:val="0062224A"/>
     <w:rsid w:val="00622B06"/>
     <w:rsid w:val="0062343B"/>
     <w:rsid w:val="00624132"/>
     <w:rsid w:val="006249B0"/>
+    <w:rsid w:val="006272E7"/>
     <w:rsid w:val="00631165"/>
     <w:rsid w:val="00636240"/>
     <w:rsid w:val="0063675F"/>
     <w:rsid w:val="00636C07"/>
     <w:rsid w:val="00640C8B"/>
     <w:rsid w:val="0064148D"/>
     <w:rsid w:val="00641C43"/>
+    <w:rsid w:val="00641EE4"/>
     <w:rsid w:val="00643572"/>
     <w:rsid w:val="00643C7F"/>
     <w:rsid w:val="00647A1D"/>
     <w:rsid w:val="00647C97"/>
+    <w:rsid w:val="00650F96"/>
+    <w:rsid w:val="006517B0"/>
     <w:rsid w:val="006522D1"/>
     <w:rsid w:val="006526B7"/>
     <w:rsid w:val="00654273"/>
     <w:rsid w:val="00656F0B"/>
     <w:rsid w:val="00657B39"/>
     <w:rsid w:val="00657D9C"/>
+    <w:rsid w:val="00657E5F"/>
     <w:rsid w:val="00661037"/>
     <w:rsid w:val="00661ABB"/>
     <w:rsid w:val="00664268"/>
     <w:rsid w:val="00665A27"/>
     <w:rsid w:val="0066645D"/>
     <w:rsid w:val="00666B9D"/>
     <w:rsid w:val="006671B6"/>
     <w:rsid w:val="0066778E"/>
     <w:rsid w:val="00673510"/>
     <w:rsid w:val="00673733"/>
+    <w:rsid w:val="00674580"/>
     <w:rsid w:val="00674FC1"/>
     <w:rsid w:val="00677253"/>
     <w:rsid w:val="0068041F"/>
     <w:rsid w:val="00681B32"/>
+    <w:rsid w:val="00682CC2"/>
     <w:rsid w:val="00684868"/>
     <w:rsid w:val="006855B5"/>
+    <w:rsid w:val="00686C88"/>
     <w:rsid w:val="00687BCC"/>
+    <w:rsid w:val="006907DF"/>
     <w:rsid w:val="006909EB"/>
     <w:rsid w:val="006912A2"/>
+    <w:rsid w:val="00691A63"/>
     <w:rsid w:val="0069597E"/>
     <w:rsid w:val="00697D94"/>
+    <w:rsid w:val="00697F62"/>
     <w:rsid w:val="006A0A36"/>
     <w:rsid w:val="006A1A76"/>
+    <w:rsid w:val="006A307B"/>
     <w:rsid w:val="006A34A6"/>
     <w:rsid w:val="006A365C"/>
     <w:rsid w:val="006A4D0E"/>
     <w:rsid w:val="006A5EAC"/>
     <w:rsid w:val="006A6BAA"/>
     <w:rsid w:val="006A6EEC"/>
     <w:rsid w:val="006B06FD"/>
     <w:rsid w:val="006B16D9"/>
     <w:rsid w:val="006B31BB"/>
     <w:rsid w:val="006B38C1"/>
     <w:rsid w:val="006B411D"/>
     <w:rsid w:val="006C0A59"/>
     <w:rsid w:val="006C371B"/>
     <w:rsid w:val="006C449A"/>
     <w:rsid w:val="006D0261"/>
     <w:rsid w:val="006D033E"/>
+    <w:rsid w:val="006D18D4"/>
     <w:rsid w:val="006D2AF2"/>
+    <w:rsid w:val="006D436C"/>
+    <w:rsid w:val="006D5969"/>
     <w:rsid w:val="006D72FD"/>
     <w:rsid w:val="006E20F6"/>
+    <w:rsid w:val="006E2DCC"/>
     <w:rsid w:val="006E7475"/>
     <w:rsid w:val="006F152D"/>
+    <w:rsid w:val="006F34EE"/>
     <w:rsid w:val="006F51FB"/>
     <w:rsid w:val="006F717C"/>
     <w:rsid w:val="0070124E"/>
     <w:rsid w:val="0070160A"/>
     <w:rsid w:val="00701EB8"/>
     <w:rsid w:val="007026C5"/>
     <w:rsid w:val="00703708"/>
     <w:rsid w:val="00705139"/>
     <w:rsid w:val="00706CA5"/>
     <w:rsid w:val="0071025C"/>
     <w:rsid w:val="007125CA"/>
     <w:rsid w:val="00712981"/>
+    <w:rsid w:val="00713296"/>
+    <w:rsid w:val="00716A57"/>
     <w:rsid w:val="007178DC"/>
+    <w:rsid w:val="00720E94"/>
     <w:rsid w:val="007229CB"/>
     <w:rsid w:val="00723D02"/>
     <w:rsid w:val="00732603"/>
     <w:rsid w:val="00732A03"/>
     <w:rsid w:val="00732FD2"/>
     <w:rsid w:val="0073319F"/>
     <w:rsid w:val="00735023"/>
     <w:rsid w:val="0073648D"/>
+    <w:rsid w:val="00741F33"/>
     <w:rsid w:val="00742421"/>
     <w:rsid w:val="00743366"/>
     <w:rsid w:val="00743CA0"/>
     <w:rsid w:val="00744522"/>
     <w:rsid w:val="00745FE1"/>
+    <w:rsid w:val="00750CE0"/>
     <w:rsid w:val="00750EF6"/>
     <w:rsid w:val="0075134B"/>
+    <w:rsid w:val="00752D59"/>
     <w:rsid w:val="0075343C"/>
     <w:rsid w:val="00753C50"/>
+    <w:rsid w:val="00755964"/>
     <w:rsid w:val="00756A63"/>
+    <w:rsid w:val="007616B8"/>
     <w:rsid w:val="007624D9"/>
     <w:rsid w:val="00763F34"/>
     <w:rsid w:val="00766E26"/>
+    <w:rsid w:val="00767D8A"/>
     <w:rsid w:val="0077115C"/>
     <w:rsid w:val="00773825"/>
     <w:rsid w:val="007757B6"/>
     <w:rsid w:val="0077606C"/>
     <w:rsid w:val="007775D6"/>
     <w:rsid w:val="00777AC1"/>
+    <w:rsid w:val="0078139A"/>
     <w:rsid w:val="00781C7C"/>
     <w:rsid w:val="007830AA"/>
     <w:rsid w:val="00783524"/>
     <w:rsid w:val="00783F18"/>
     <w:rsid w:val="00793853"/>
     <w:rsid w:val="0079414A"/>
+    <w:rsid w:val="0079660D"/>
     <w:rsid w:val="00797935"/>
     <w:rsid w:val="007A0F8D"/>
     <w:rsid w:val="007A1DC6"/>
     <w:rsid w:val="007A2519"/>
     <w:rsid w:val="007A3603"/>
     <w:rsid w:val="007A4F8D"/>
     <w:rsid w:val="007A509E"/>
     <w:rsid w:val="007A630B"/>
     <w:rsid w:val="007A7483"/>
     <w:rsid w:val="007A7C95"/>
+    <w:rsid w:val="007B27B0"/>
     <w:rsid w:val="007B51D7"/>
     <w:rsid w:val="007B572C"/>
+    <w:rsid w:val="007C0130"/>
+    <w:rsid w:val="007C0DFB"/>
+    <w:rsid w:val="007C291E"/>
+    <w:rsid w:val="007C3C4F"/>
     <w:rsid w:val="007C3CE3"/>
     <w:rsid w:val="007C3F0B"/>
+    <w:rsid w:val="007C45E8"/>
     <w:rsid w:val="007C647E"/>
     <w:rsid w:val="007D14EC"/>
     <w:rsid w:val="007D1734"/>
+    <w:rsid w:val="007D2892"/>
     <w:rsid w:val="007D34E6"/>
+    <w:rsid w:val="007D498C"/>
     <w:rsid w:val="007E0D88"/>
     <w:rsid w:val="007E12D5"/>
     <w:rsid w:val="007E3F80"/>
+    <w:rsid w:val="007E4153"/>
     <w:rsid w:val="007E4E73"/>
+    <w:rsid w:val="007E6B96"/>
+    <w:rsid w:val="007F1F67"/>
     <w:rsid w:val="007F1F99"/>
     <w:rsid w:val="007F22AA"/>
     <w:rsid w:val="007F4700"/>
     <w:rsid w:val="00800497"/>
     <w:rsid w:val="00800A2F"/>
     <w:rsid w:val="0080220B"/>
+    <w:rsid w:val="00802DCC"/>
     <w:rsid w:val="008041D7"/>
     <w:rsid w:val="008052C6"/>
     <w:rsid w:val="00805A60"/>
     <w:rsid w:val="00806330"/>
     <w:rsid w:val="00810483"/>
     <w:rsid w:val="00811211"/>
     <w:rsid w:val="008116E4"/>
     <w:rsid w:val="00813B5A"/>
+    <w:rsid w:val="00813D83"/>
     <w:rsid w:val="00814598"/>
     <w:rsid w:val="00816834"/>
     <w:rsid w:val="00816FF9"/>
     <w:rsid w:val="00821FFD"/>
     <w:rsid w:val="008236C0"/>
+    <w:rsid w:val="00823869"/>
     <w:rsid w:val="00823BA7"/>
     <w:rsid w:val="00826A6E"/>
     <w:rsid w:val="00830AF0"/>
     <w:rsid w:val="0083312A"/>
+    <w:rsid w:val="008335D5"/>
     <w:rsid w:val="00834F95"/>
+    <w:rsid w:val="008374F2"/>
     <w:rsid w:val="0083781C"/>
+    <w:rsid w:val="00841BD8"/>
     <w:rsid w:val="00842C7E"/>
     <w:rsid w:val="00843A7D"/>
     <w:rsid w:val="00843DD6"/>
+    <w:rsid w:val="008455CA"/>
     <w:rsid w:val="008461FA"/>
     <w:rsid w:val="008522DD"/>
+    <w:rsid w:val="008550DF"/>
     <w:rsid w:val="008614CA"/>
+    <w:rsid w:val="00863923"/>
     <w:rsid w:val="00865878"/>
     <w:rsid w:val="008747BB"/>
     <w:rsid w:val="0087651F"/>
+    <w:rsid w:val="00877A97"/>
     <w:rsid w:val="0088013A"/>
     <w:rsid w:val="00880DD3"/>
     <w:rsid w:val="00884193"/>
     <w:rsid w:val="0088578F"/>
     <w:rsid w:val="00885A1A"/>
     <w:rsid w:val="0088661A"/>
+    <w:rsid w:val="008869D3"/>
     <w:rsid w:val="00891F1B"/>
+    <w:rsid w:val="00894F6E"/>
     <w:rsid w:val="008A0146"/>
     <w:rsid w:val="008A172A"/>
     <w:rsid w:val="008A1CAA"/>
     <w:rsid w:val="008A25CC"/>
     <w:rsid w:val="008A4F82"/>
     <w:rsid w:val="008A5DBC"/>
     <w:rsid w:val="008A79DF"/>
     <w:rsid w:val="008B0C35"/>
     <w:rsid w:val="008B2BAB"/>
     <w:rsid w:val="008B4352"/>
+    <w:rsid w:val="008B5708"/>
     <w:rsid w:val="008B681E"/>
     <w:rsid w:val="008C0087"/>
+    <w:rsid w:val="008C1DFD"/>
     <w:rsid w:val="008C20FC"/>
     <w:rsid w:val="008C2305"/>
     <w:rsid w:val="008C42A6"/>
     <w:rsid w:val="008C75A9"/>
     <w:rsid w:val="008C7C77"/>
     <w:rsid w:val="008D1406"/>
     <w:rsid w:val="008D164E"/>
     <w:rsid w:val="008D4FFF"/>
+    <w:rsid w:val="008D5846"/>
     <w:rsid w:val="008D5AAA"/>
     <w:rsid w:val="008D5EDF"/>
     <w:rsid w:val="008D6970"/>
+    <w:rsid w:val="008D6BFE"/>
     <w:rsid w:val="008D7517"/>
     <w:rsid w:val="008E2237"/>
     <w:rsid w:val="008E32FE"/>
     <w:rsid w:val="008E38A3"/>
     <w:rsid w:val="008E477E"/>
+    <w:rsid w:val="008E7590"/>
     <w:rsid w:val="008E76E6"/>
+    <w:rsid w:val="008F0364"/>
     <w:rsid w:val="008F03A3"/>
     <w:rsid w:val="008F0B5A"/>
+    <w:rsid w:val="008F0E75"/>
     <w:rsid w:val="008F2F68"/>
     <w:rsid w:val="008F4CAA"/>
     <w:rsid w:val="008F5253"/>
     <w:rsid w:val="008F63EB"/>
     <w:rsid w:val="008F6F84"/>
     <w:rsid w:val="00900CE3"/>
     <w:rsid w:val="009016FE"/>
     <w:rsid w:val="00902F0D"/>
     <w:rsid w:val="00902F99"/>
     <w:rsid w:val="0090327C"/>
+    <w:rsid w:val="00904AEA"/>
     <w:rsid w:val="00906C23"/>
     <w:rsid w:val="00907080"/>
+    <w:rsid w:val="0091036D"/>
+    <w:rsid w:val="00910600"/>
     <w:rsid w:val="009126F0"/>
     <w:rsid w:val="009132AD"/>
     <w:rsid w:val="00913925"/>
+    <w:rsid w:val="00913B22"/>
     <w:rsid w:val="0091416E"/>
     <w:rsid w:val="00914A91"/>
     <w:rsid w:val="009200FB"/>
     <w:rsid w:val="00921595"/>
     <w:rsid w:val="00921DA5"/>
     <w:rsid w:val="009230C0"/>
     <w:rsid w:val="00923FBE"/>
     <w:rsid w:val="00926216"/>
     <w:rsid w:val="009265D0"/>
+    <w:rsid w:val="0093190F"/>
     <w:rsid w:val="0093295F"/>
     <w:rsid w:val="009332A8"/>
     <w:rsid w:val="00933ACF"/>
     <w:rsid w:val="0094015D"/>
     <w:rsid w:val="00942309"/>
     <w:rsid w:val="009429E4"/>
     <w:rsid w:val="0094350A"/>
     <w:rsid w:val="009514AB"/>
+    <w:rsid w:val="0095171E"/>
     <w:rsid w:val="00953A17"/>
     <w:rsid w:val="009549F8"/>
     <w:rsid w:val="00955F24"/>
+    <w:rsid w:val="009632E5"/>
     <w:rsid w:val="0096489A"/>
     <w:rsid w:val="00966B56"/>
     <w:rsid w:val="009732E4"/>
     <w:rsid w:val="00975023"/>
+    <w:rsid w:val="00977685"/>
     <w:rsid w:val="009802BD"/>
     <w:rsid w:val="00980439"/>
     <w:rsid w:val="00987061"/>
     <w:rsid w:val="00987A65"/>
+    <w:rsid w:val="00987AF7"/>
     <w:rsid w:val="00990396"/>
     <w:rsid w:val="0099177A"/>
     <w:rsid w:val="00992542"/>
     <w:rsid w:val="00995CC4"/>
     <w:rsid w:val="009A1279"/>
     <w:rsid w:val="009A1424"/>
+    <w:rsid w:val="009A1558"/>
     <w:rsid w:val="009A1F5D"/>
     <w:rsid w:val="009A3C21"/>
+    <w:rsid w:val="009A4CDD"/>
     <w:rsid w:val="009A7973"/>
     <w:rsid w:val="009A7A49"/>
     <w:rsid w:val="009B19C7"/>
     <w:rsid w:val="009B5927"/>
     <w:rsid w:val="009B655C"/>
+    <w:rsid w:val="009B7478"/>
     <w:rsid w:val="009C21F9"/>
     <w:rsid w:val="009C2530"/>
     <w:rsid w:val="009C2D5F"/>
     <w:rsid w:val="009C5199"/>
     <w:rsid w:val="009C5BE6"/>
+    <w:rsid w:val="009C7D43"/>
+    <w:rsid w:val="009D04F7"/>
     <w:rsid w:val="009D0FD6"/>
     <w:rsid w:val="009D1B9C"/>
     <w:rsid w:val="009D22CD"/>
     <w:rsid w:val="009D2581"/>
+    <w:rsid w:val="009D491A"/>
     <w:rsid w:val="009D5B58"/>
     <w:rsid w:val="009E14E3"/>
     <w:rsid w:val="009E1B90"/>
     <w:rsid w:val="009E2104"/>
     <w:rsid w:val="009E3C33"/>
     <w:rsid w:val="009E4D0E"/>
     <w:rsid w:val="009E5258"/>
     <w:rsid w:val="009E5A84"/>
     <w:rsid w:val="009F003A"/>
     <w:rsid w:val="009F0D0F"/>
     <w:rsid w:val="009F270E"/>
     <w:rsid w:val="009F5819"/>
     <w:rsid w:val="009F6205"/>
     <w:rsid w:val="009F6BA7"/>
+    <w:rsid w:val="009F6C52"/>
     <w:rsid w:val="009F7AC0"/>
     <w:rsid w:val="00A0390C"/>
     <w:rsid w:val="00A03E30"/>
+    <w:rsid w:val="00A03FD8"/>
     <w:rsid w:val="00A05262"/>
     <w:rsid w:val="00A079E5"/>
     <w:rsid w:val="00A10D0B"/>
+    <w:rsid w:val="00A10E42"/>
     <w:rsid w:val="00A11F85"/>
     <w:rsid w:val="00A1226D"/>
     <w:rsid w:val="00A13046"/>
+    <w:rsid w:val="00A142D3"/>
+    <w:rsid w:val="00A14A4E"/>
+    <w:rsid w:val="00A1556A"/>
+    <w:rsid w:val="00A160D8"/>
     <w:rsid w:val="00A174DF"/>
+    <w:rsid w:val="00A17B16"/>
     <w:rsid w:val="00A20F7A"/>
     <w:rsid w:val="00A21149"/>
     <w:rsid w:val="00A221B9"/>
     <w:rsid w:val="00A22382"/>
     <w:rsid w:val="00A223FE"/>
     <w:rsid w:val="00A22F6D"/>
     <w:rsid w:val="00A2336D"/>
     <w:rsid w:val="00A24F2A"/>
+    <w:rsid w:val="00A2508F"/>
+    <w:rsid w:val="00A273C7"/>
     <w:rsid w:val="00A30B05"/>
+    <w:rsid w:val="00A31DAF"/>
     <w:rsid w:val="00A31F28"/>
     <w:rsid w:val="00A32B81"/>
     <w:rsid w:val="00A37705"/>
+    <w:rsid w:val="00A40778"/>
     <w:rsid w:val="00A40AE9"/>
     <w:rsid w:val="00A41370"/>
     <w:rsid w:val="00A41A62"/>
     <w:rsid w:val="00A437B4"/>
     <w:rsid w:val="00A4494E"/>
+    <w:rsid w:val="00A44DFA"/>
     <w:rsid w:val="00A50E71"/>
     <w:rsid w:val="00A5338E"/>
     <w:rsid w:val="00A53C25"/>
     <w:rsid w:val="00A53E07"/>
     <w:rsid w:val="00A54444"/>
     <w:rsid w:val="00A54D4C"/>
     <w:rsid w:val="00A55A74"/>
     <w:rsid w:val="00A57268"/>
     <w:rsid w:val="00A57413"/>
     <w:rsid w:val="00A60BD3"/>
     <w:rsid w:val="00A62C5D"/>
+    <w:rsid w:val="00A65112"/>
+    <w:rsid w:val="00A7070D"/>
     <w:rsid w:val="00A726DE"/>
     <w:rsid w:val="00A72C8F"/>
+    <w:rsid w:val="00A73559"/>
     <w:rsid w:val="00A73763"/>
     <w:rsid w:val="00A74462"/>
     <w:rsid w:val="00A74A06"/>
     <w:rsid w:val="00A74B1A"/>
     <w:rsid w:val="00A80E14"/>
     <w:rsid w:val="00A81DEF"/>
     <w:rsid w:val="00A83052"/>
     <w:rsid w:val="00A90535"/>
     <w:rsid w:val="00A91414"/>
     <w:rsid w:val="00A9175B"/>
     <w:rsid w:val="00A920F7"/>
     <w:rsid w:val="00A92C02"/>
     <w:rsid w:val="00A93327"/>
     <w:rsid w:val="00A939CE"/>
     <w:rsid w:val="00A94743"/>
     <w:rsid w:val="00A947F9"/>
+    <w:rsid w:val="00A95BBB"/>
     <w:rsid w:val="00AA075C"/>
     <w:rsid w:val="00AA08BE"/>
+    <w:rsid w:val="00AA16C1"/>
     <w:rsid w:val="00AA21F7"/>
+    <w:rsid w:val="00AA2F92"/>
     <w:rsid w:val="00AA63F7"/>
     <w:rsid w:val="00AB1870"/>
     <w:rsid w:val="00AB18CB"/>
     <w:rsid w:val="00AB3787"/>
     <w:rsid w:val="00AB4F8A"/>
     <w:rsid w:val="00AB552E"/>
     <w:rsid w:val="00AB5708"/>
     <w:rsid w:val="00AB6AAA"/>
+    <w:rsid w:val="00AC000D"/>
     <w:rsid w:val="00AC1B33"/>
+    <w:rsid w:val="00AC425A"/>
+    <w:rsid w:val="00AC702C"/>
+    <w:rsid w:val="00AD1722"/>
     <w:rsid w:val="00AD2D4E"/>
     <w:rsid w:val="00AD2D91"/>
     <w:rsid w:val="00AE2F38"/>
     <w:rsid w:val="00AE4370"/>
     <w:rsid w:val="00AE4517"/>
     <w:rsid w:val="00AE65F5"/>
     <w:rsid w:val="00AE74F3"/>
+    <w:rsid w:val="00AE785A"/>
     <w:rsid w:val="00AF2260"/>
     <w:rsid w:val="00AF299A"/>
+    <w:rsid w:val="00AF4D2A"/>
+    <w:rsid w:val="00B00284"/>
+    <w:rsid w:val="00B00F04"/>
     <w:rsid w:val="00B02906"/>
+    <w:rsid w:val="00B051D7"/>
     <w:rsid w:val="00B0563B"/>
     <w:rsid w:val="00B06F77"/>
     <w:rsid w:val="00B0724A"/>
     <w:rsid w:val="00B0D050"/>
+    <w:rsid w:val="00B10913"/>
     <w:rsid w:val="00B10A03"/>
     <w:rsid w:val="00B12AD6"/>
     <w:rsid w:val="00B12C56"/>
     <w:rsid w:val="00B1316C"/>
     <w:rsid w:val="00B162D1"/>
     <w:rsid w:val="00B219CE"/>
     <w:rsid w:val="00B22150"/>
     <w:rsid w:val="00B22AC3"/>
     <w:rsid w:val="00B23083"/>
     <w:rsid w:val="00B24F2F"/>
     <w:rsid w:val="00B254C5"/>
     <w:rsid w:val="00B25CA8"/>
     <w:rsid w:val="00B26B54"/>
     <w:rsid w:val="00B31544"/>
     <w:rsid w:val="00B34012"/>
     <w:rsid w:val="00B34397"/>
     <w:rsid w:val="00B34D00"/>
     <w:rsid w:val="00B356A0"/>
     <w:rsid w:val="00B3680D"/>
+    <w:rsid w:val="00B37BCC"/>
     <w:rsid w:val="00B4268A"/>
+    <w:rsid w:val="00B445E0"/>
     <w:rsid w:val="00B44B6F"/>
     <w:rsid w:val="00B44D42"/>
     <w:rsid w:val="00B4719B"/>
+    <w:rsid w:val="00B47845"/>
     <w:rsid w:val="00B50292"/>
     <w:rsid w:val="00B51A87"/>
     <w:rsid w:val="00B53550"/>
     <w:rsid w:val="00B54BD4"/>
     <w:rsid w:val="00B54CE0"/>
     <w:rsid w:val="00B60730"/>
     <w:rsid w:val="00B60A99"/>
     <w:rsid w:val="00B619E2"/>
     <w:rsid w:val="00B61F6E"/>
     <w:rsid w:val="00B642E0"/>
     <w:rsid w:val="00B64498"/>
     <w:rsid w:val="00B66D29"/>
     <w:rsid w:val="00B67C6E"/>
     <w:rsid w:val="00B7195C"/>
     <w:rsid w:val="00B71AE2"/>
     <w:rsid w:val="00B71E8C"/>
     <w:rsid w:val="00B762A3"/>
     <w:rsid w:val="00B765D6"/>
     <w:rsid w:val="00B76F23"/>
     <w:rsid w:val="00B84359"/>
     <w:rsid w:val="00B84AEA"/>
     <w:rsid w:val="00B8570C"/>
+    <w:rsid w:val="00B86331"/>
     <w:rsid w:val="00B87A2C"/>
     <w:rsid w:val="00B90070"/>
     <w:rsid w:val="00B90632"/>
     <w:rsid w:val="00B91FAA"/>
+    <w:rsid w:val="00B930A8"/>
     <w:rsid w:val="00B938C8"/>
+    <w:rsid w:val="00B94B19"/>
     <w:rsid w:val="00B957E0"/>
     <w:rsid w:val="00B97E0F"/>
     <w:rsid w:val="00B97FDB"/>
     <w:rsid w:val="00BA08F3"/>
     <w:rsid w:val="00BA0E16"/>
     <w:rsid w:val="00BA206B"/>
     <w:rsid w:val="00BA310B"/>
     <w:rsid w:val="00BA3A9C"/>
     <w:rsid w:val="00BA5A35"/>
     <w:rsid w:val="00BB06FC"/>
     <w:rsid w:val="00BB0EAF"/>
     <w:rsid w:val="00BB1EC2"/>
     <w:rsid w:val="00BB2C87"/>
+    <w:rsid w:val="00BB3EC8"/>
     <w:rsid w:val="00BB4114"/>
     <w:rsid w:val="00BB5A3B"/>
     <w:rsid w:val="00BB7F24"/>
     <w:rsid w:val="00BB7F77"/>
     <w:rsid w:val="00BC0CEA"/>
+    <w:rsid w:val="00BC0F67"/>
     <w:rsid w:val="00BC211F"/>
     <w:rsid w:val="00BC214A"/>
     <w:rsid w:val="00BC2AB9"/>
     <w:rsid w:val="00BC4912"/>
     <w:rsid w:val="00BC5053"/>
     <w:rsid w:val="00BC56F6"/>
     <w:rsid w:val="00BC5B90"/>
     <w:rsid w:val="00BC6492"/>
     <w:rsid w:val="00BC6737"/>
+    <w:rsid w:val="00BC788A"/>
+    <w:rsid w:val="00BD52EC"/>
     <w:rsid w:val="00BD5A76"/>
     <w:rsid w:val="00BD7CA1"/>
     <w:rsid w:val="00BD7D70"/>
     <w:rsid w:val="00BE3A08"/>
     <w:rsid w:val="00BE58F4"/>
     <w:rsid w:val="00BE691A"/>
     <w:rsid w:val="00BF1D68"/>
     <w:rsid w:val="00BF331F"/>
     <w:rsid w:val="00BF401E"/>
     <w:rsid w:val="00BF5370"/>
     <w:rsid w:val="00BF5493"/>
     <w:rsid w:val="00BF5640"/>
     <w:rsid w:val="00BF790C"/>
+    <w:rsid w:val="00C01B58"/>
     <w:rsid w:val="00C02214"/>
     <w:rsid w:val="00C03FFA"/>
+    <w:rsid w:val="00C046EE"/>
+    <w:rsid w:val="00C04A2A"/>
     <w:rsid w:val="00C04F95"/>
+    <w:rsid w:val="00C10824"/>
     <w:rsid w:val="00C108F8"/>
     <w:rsid w:val="00C13DBD"/>
     <w:rsid w:val="00C1548F"/>
     <w:rsid w:val="00C162A9"/>
     <w:rsid w:val="00C20F91"/>
+    <w:rsid w:val="00C21193"/>
     <w:rsid w:val="00C229E5"/>
     <w:rsid w:val="00C24898"/>
     <w:rsid w:val="00C27455"/>
     <w:rsid w:val="00C315A0"/>
     <w:rsid w:val="00C32608"/>
     <w:rsid w:val="00C34053"/>
     <w:rsid w:val="00C346FA"/>
     <w:rsid w:val="00C347B8"/>
+    <w:rsid w:val="00C35BFC"/>
     <w:rsid w:val="00C36AE6"/>
     <w:rsid w:val="00C379FF"/>
     <w:rsid w:val="00C37E47"/>
     <w:rsid w:val="00C40644"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C42CB3"/>
     <w:rsid w:val="00C43AC0"/>
     <w:rsid w:val="00C4590F"/>
     <w:rsid w:val="00C45C95"/>
     <w:rsid w:val="00C4635A"/>
+    <w:rsid w:val="00C46F54"/>
     <w:rsid w:val="00C46F95"/>
+    <w:rsid w:val="00C477E1"/>
     <w:rsid w:val="00C51789"/>
     <w:rsid w:val="00C5181C"/>
     <w:rsid w:val="00C52DE9"/>
     <w:rsid w:val="00C557FD"/>
     <w:rsid w:val="00C55F78"/>
     <w:rsid w:val="00C577E0"/>
+    <w:rsid w:val="00C625AF"/>
     <w:rsid w:val="00C627EC"/>
     <w:rsid w:val="00C62B7E"/>
     <w:rsid w:val="00C62E03"/>
     <w:rsid w:val="00C6329F"/>
     <w:rsid w:val="00C632CC"/>
     <w:rsid w:val="00C6502F"/>
+    <w:rsid w:val="00C650AE"/>
     <w:rsid w:val="00C65CEE"/>
+    <w:rsid w:val="00C65D46"/>
     <w:rsid w:val="00C67966"/>
     <w:rsid w:val="00C67DD9"/>
     <w:rsid w:val="00C70535"/>
     <w:rsid w:val="00C728BE"/>
     <w:rsid w:val="00C74330"/>
     <w:rsid w:val="00C7567C"/>
+    <w:rsid w:val="00C75C2E"/>
     <w:rsid w:val="00C75E46"/>
+    <w:rsid w:val="00C77ACD"/>
     <w:rsid w:val="00C77CB1"/>
     <w:rsid w:val="00C80E6D"/>
     <w:rsid w:val="00C819A4"/>
     <w:rsid w:val="00C84256"/>
+    <w:rsid w:val="00C8663F"/>
     <w:rsid w:val="00C900AC"/>
+    <w:rsid w:val="00C909E2"/>
     <w:rsid w:val="00C91682"/>
     <w:rsid w:val="00C92928"/>
     <w:rsid w:val="00C93B31"/>
+    <w:rsid w:val="00C951E5"/>
+    <w:rsid w:val="00C9533B"/>
     <w:rsid w:val="00C9541A"/>
     <w:rsid w:val="00C963AE"/>
     <w:rsid w:val="00C963D3"/>
     <w:rsid w:val="00C9660A"/>
     <w:rsid w:val="00C96D74"/>
     <w:rsid w:val="00CA154A"/>
+    <w:rsid w:val="00CA15EC"/>
     <w:rsid w:val="00CA1FE7"/>
+    <w:rsid w:val="00CA41D9"/>
+    <w:rsid w:val="00CA54B2"/>
     <w:rsid w:val="00CA6436"/>
+    <w:rsid w:val="00CA7CBD"/>
     <w:rsid w:val="00CA7E3E"/>
     <w:rsid w:val="00CB1E43"/>
     <w:rsid w:val="00CB2336"/>
     <w:rsid w:val="00CB2A40"/>
     <w:rsid w:val="00CB2FAE"/>
     <w:rsid w:val="00CB3922"/>
     <w:rsid w:val="00CB7099"/>
     <w:rsid w:val="00CC2E05"/>
     <w:rsid w:val="00CC34F9"/>
     <w:rsid w:val="00CC3C42"/>
     <w:rsid w:val="00CC5EA5"/>
     <w:rsid w:val="00CC7574"/>
     <w:rsid w:val="00CC772C"/>
     <w:rsid w:val="00CC7ACB"/>
     <w:rsid w:val="00CD05B3"/>
     <w:rsid w:val="00CD2A2C"/>
     <w:rsid w:val="00CD3ED4"/>
     <w:rsid w:val="00CD4A56"/>
     <w:rsid w:val="00CD693B"/>
     <w:rsid w:val="00CE1B29"/>
+    <w:rsid w:val="00CE31F8"/>
     <w:rsid w:val="00CE3B83"/>
     <w:rsid w:val="00CE42EB"/>
     <w:rsid w:val="00CE5596"/>
+    <w:rsid w:val="00CE55AE"/>
     <w:rsid w:val="00CE5741"/>
     <w:rsid w:val="00CE5882"/>
     <w:rsid w:val="00CF0085"/>
     <w:rsid w:val="00CF0FE6"/>
+    <w:rsid w:val="00CF3043"/>
     <w:rsid w:val="00CF3195"/>
     <w:rsid w:val="00D0123C"/>
     <w:rsid w:val="00D020E2"/>
+    <w:rsid w:val="00D0300A"/>
     <w:rsid w:val="00D07AAD"/>
     <w:rsid w:val="00D10BF3"/>
     <w:rsid w:val="00D13912"/>
     <w:rsid w:val="00D14E2E"/>
+    <w:rsid w:val="00D15283"/>
+    <w:rsid w:val="00D1778D"/>
     <w:rsid w:val="00D17EFA"/>
     <w:rsid w:val="00D2206F"/>
+    <w:rsid w:val="00D23044"/>
+    <w:rsid w:val="00D241E6"/>
     <w:rsid w:val="00D26628"/>
     <w:rsid w:val="00D3092D"/>
     <w:rsid w:val="00D331E0"/>
     <w:rsid w:val="00D33649"/>
+    <w:rsid w:val="00D35D45"/>
+    <w:rsid w:val="00D4074A"/>
     <w:rsid w:val="00D41BC4"/>
     <w:rsid w:val="00D442AF"/>
+    <w:rsid w:val="00D467F1"/>
+    <w:rsid w:val="00D513DB"/>
     <w:rsid w:val="00D52C75"/>
     <w:rsid w:val="00D54DA0"/>
     <w:rsid w:val="00D55ED6"/>
     <w:rsid w:val="00D60309"/>
     <w:rsid w:val="00D614AB"/>
     <w:rsid w:val="00D66120"/>
     <w:rsid w:val="00D67194"/>
     <w:rsid w:val="00D75BCC"/>
     <w:rsid w:val="00D7653F"/>
     <w:rsid w:val="00D76ECD"/>
+    <w:rsid w:val="00D77654"/>
     <w:rsid w:val="00D77DB5"/>
     <w:rsid w:val="00D815E8"/>
     <w:rsid w:val="00D8421B"/>
+    <w:rsid w:val="00D84CDC"/>
+    <w:rsid w:val="00D86350"/>
     <w:rsid w:val="00D863AD"/>
     <w:rsid w:val="00D903D7"/>
     <w:rsid w:val="00D9196D"/>
     <w:rsid w:val="00D942EE"/>
+    <w:rsid w:val="00D949BF"/>
     <w:rsid w:val="00D9612A"/>
+    <w:rsid w:val="00DA1F5F"/>
     <w:rsid w:val="00DA25BA"/>
     <w:rsid w:val="00DA41F1"/>
     <w:rsid w:val="00DA5B9C"/>
+    <w:rsid w:val="00DA6A03"/>
     <w:rsid w:val="00DB0E33"/>
     <w:rsid w:val="00DB1AD7"/>
     <w:rsid w:val="00DB25E3"/>
     <w:rsid w:val="00DB561B"/>
+    <w:rsid w:val="00DC02EC"/>
     <w:rsid w:val="00DC1A32"/>
+    <w:rsid w:val="00DC1B6C"/>
     <w:rsid w:val="00DC31A7"/>
     <w:rsid w:val="00DC3756"/>
     <w:rsid w:val="00DC4ED9"/>
+    <w:rsid w:val="00DC7D92"/>
+    <w:rsid w:val="00DD0493"/>
+    <w:rsid w:val="00DD1D3B"/>
     <w:rsid w:val="00DD2A3B"/>
     <w:rsid w:val="00DD2BC5"/>
     <w:rsid w:val="00DD6799"/>
     <w:rsid w:val="00DE063F"/>
     <w:rsid w:val="00DE17A0"/>
+    <w:rsid w:val="00DE439E"/>
+    <w:rsid w:val="00DE4DD8"/>
     <w:rsid w:val="00DE628B"/>
     <w:rsid w:val="00DE6609"/>
     <w:rsid w:val="00DE7213"/>
     <w:rsid w:val="00DF2E6D"/>
     <w:rsid w:val="00DF2F81"/>
     <w:rsid w:val="00DF4275"/>
     <w:rsid w:val="00DF51FF"/>
+    <w:rsid w:val="00DF61C7"/>
     <w:rsid w:val="00DF65B0"/>
     <w:rsid w:val="00E00062"/>
+    <w:rsid w:val="00E0048E"/>
+    <w:rsid w:val="00E0301E"/>
     <w:rsid w:val="00E03A4E"/>
     <w:rsid w:val="00E0472C"/>
     <w:rsid w:val="00E06165"/>
     <w:rsid w:val="00E07C3E"/>
     <w:rsid w:val="00E10980"/>
     <w:rsid w:val="00E11252"/>
     <w:rsid w:val="00E1364A"/>
     <w:rsid w:val="00E16BD2"/>
     <w:rsid w:val="00E17FF4"/>
     <w:rsid w:val="00E2073A"/>
     <w:rsid w:val="00E21470"/>
+    <w:rsid w:val="00E22D15"/>
     <w:rsid w:val="00E24158"/>
     <w:rsid w:val="00E26449"/>
+    <w:rsid w:val="00E2683E"/>
     <w:rsid w:val="00E26D08"/>
     <w:rsid w:val="00E27CE6"/>
     <w:rsid w:val="00E31AD3"/>
+    <w:rsid w:val="00E31BF1"/>
     <w:rsid w:val="00E3417F"/>
     <w:rsid w:val="00E34730"/>
     <w:rsid w:val="00E368B6"/>
     <w:rsid w:val="00E369B7"/>
     <w:rsid w:val="00E36B09"/>
+    <w:rsid w:val="00E3707A"/>
     <w:rsid w:val="00E37D20"/>
+    <w:rsid w:val="00E401F8"/>
     <w:rsid w:val="00E40877"/>
     <w:rsid w:val="00E41494"/>
     <w:rsid w:val="00E4605C"/>
     <w:rsid w:val="00E461DD"/>
     <w:rsid w:val="00E50ABD"/>
     <w:rsid w:val="00E51038"/>
     <w:rsid w:val="00E5121E"/>
     <w:rsid w:val="00E52EB8"/>
+    <w:rsid w:val="00E53984"/>
     <w:rsid w:val="00E55710"/>
     <w:rsid w:val="00E61514"/>
+    <w:rsid w:val="00E6355F"/>
     <w:rsid w:val="00E66C3B"/>
     <w:rsid w:val="00E675EA"/>
     <w:rsid w:val="00E714A5"/>
     <w:rsid w:val="00E73009"/>
     <w:rsid w:val="00E731E7"/>
     <w:rsid w:val="00E744F2"/>
     <w:rsid w:val="00E77813"/>
+    <w:rsid w:val="00E81980"/>
     <w:rsid w:val="00E83AFC"/>
     <w:rsid w:val="00E8579F"/>
     <w:rsid w:val="00E86332"/>
     <w:rsid w:val="00E867B2"/>
     <w:rsid w:val="00E901F2"/>
     <w:rsid w:val="00E9206D"/>
     <w:rsid w:val="00E9379A"/>
     <w:rsid w:val="00E96807"/>
     <w:rsid w:val="00E96C34"/>
     <w:rsid w:val="00E96DE2"/>
+    <w:rsid w:val="00E96FCD"/>
+    <w:rsid w:val="00EA064B"/>
     <w:rsid w:val="00EA1341"/>
     <w:rsid w:val="00EA32DC"/>
     <w:rsid w:val="00EA3F2A"/>
+    <w:rsid w:val="00EA443F"/>
     <w:rsid w:val="00EA4712"/>
     <w:rsid w:val="00EA53D4"/>
+    <w:rsid w:val="00EA6774"/>
     <w:rsid w:val="00EB03A8"/>
     <w:rsid w:val="00EB0E30"/>
     <w:rsid w:val="00EB1052"/>
+    <w:rsid w:val="00EB1178"/>
     <w:rsid w:val="00EB2E7C"/>
     <w:rsid w:val="00EB36E7"/>
+    <w:rsid w:val="00EB5276"/>
     <w:rsid w:val="00EB53E8"/>
     <w:rsid w:val="00EC0B1E"/>
     <w:rsid w:val="00EC1184"/>
     <w:rsid w:val="00EC237D"/>
     <w:rsid w:val="00EC2670"/>
+    <w:rsid w:val="00EC39B4"/>
+    <w:rsid w:val="00EC657B"/>
+    <w:rsid w:val="00EC6586"/>
     <w:rsid w:val="00EC65F7"/>
     <w:rsid w:val="00ED2C28"/>
     <w:rsid w:val="00ED4465"/>
     <w:rsid w:val="00ED458B"/>
     <w:rsid w:val="00ED4934"/>
     <w:rsid w:val="00ED7545"/>
     <w:rsid w:val="00EE0DF8"/>
     <w:rsid w:val="00EE144F"/>
     <w:rsid w:val="00EE1501"/>
     <w:rsid w:val="00EE2E0B"/>
     <w:rsid w:val="00EE6705"/>
     <w:rsid w:val="00EE6FA0"/>
     <w:rsid w:val="00EF2A04"/>
     <w:rsid w:val="00EF2E6F"/>
     <w:rsid w:val="00EF5F5D"/>
     <w:rsid w:val="00EF5FF1"/>
     <w:rsid w:val="00F00A17"/>
     <w:rsid w:val="00F01266"/>
     <w:rsid w:val="00F02CA5"/>
     <w:rsid w:val="00F0375E"/>
     <w:rsid w:val="00F03DD9"/>
     <w:rsid w:val="00F14127"/>
     <w:rsid w:val="00F1492E"/>
+    <w:rsid w:val="00F202EA"/>
+    <w:rsid w:val="00F20515"/>
     <w:rsid w:val="00F22072"/>
     <w:rsid w:val="00F22542"/>
     <w:rsid w:val="00F2563D"/>
     <w:rsid w:val="00F26FB0"/>
     <w:rsid w:val="00F30B71"/>
     <w:rsid w:val="00F31AE9"/>
+    <w:rsid w:val="00F32C52"/>
     <w:rsid w:val="00F358DD"/>
     <w:rsid w:val="00F35C86"/>
     <w:rsid w:val="00F420AE"/>
     <w:rsid w:val="00F44751"/>
     <w:rsid w:val="00F4482F"/>
     <w:rsid w:val="00F466C3"/>
+    <w:rsid w:val="00F46AD4"/>
+    <w:rsid w:val="00F479E3"/>
     <w:rsid w:val="00F54C33"/>
     <w:rsid w:val="00F573AD"/>
     <w:rsid w:val="00F60034"/>
     <w:rsid w:val="00F6071E"/>
     <w:rsid w:val="00F60D64"/>
+    <w:rsid w:val="00F62322"/>
     <w:rsid w:val="00F634BF"/>
     <w:rsid w:val="00F649B6"/>
     <w:rsid w:val="00F6627F"/>
     <w:rsid w:val="00F813AF"/>
     <w:rsid w:val="00F81B14"/>
     <w:rsid w:val="00F82D08"/>
     <w:rsid w:val="00F83286"/>
     <w:rsid w:val="00F850B1"/>
     <w:rsid w:val="00F8543B"/>
     <w:rsid w:val="00F85B92"/>
     <w:rsid w:val="00F92036"/>
     <w:rsid w:val="00F93202"/>
     <w:rsid w:val="00F93E83"/>
     <w:rsid w:val="00F957BC"/>
     <w:rsid w:val="00F959B3"/>
+    <w:rsid w:val="00F96126"/>
+    <w:rsid w:val="00F964C2"/>
+    <w:rsid w:val="00F97ECC"/>
     <w:rsid w:val="00FA087E"/>
     <w:rsid w:val="00FA12B3"/>
+    <w:rsid w:val="00FA1F1A"/>
     <w:rsid w:val="00FA39E6"/>
     <w:rsid w:val="00FA39FF"/>
     <w:rsid w:val="00FA5AE1"/>
     <w:rsid w:val="00FA5AFE"/>
     <w:rsid w:val="00FA6A52"/>
     <w:rsid w:val="00FB1757"/>
     <w:rsid w:val="00FB189C"/>
     <w:rsid w:val="00FB1DA0"/>
     <w:rsid w:val="00FB2A9B"/>
+    <w:rsid w:val="00FB2B33"/>
     <w:rsid w:val="00FB3BD7"/>
+    <w:rsid w:val="00FC12D4"/>
     <w:rsid w:val="00FC26F7"/>
+    <w:rsid w:val="00FC791C"/>
     <w:rsid w:val="00FD13E5"/>
     <w:rsid w:val="00FD2887"/>
     <w:rsid w:val="00FD3228"/>
     <w:rsid w:val="00FD42C3"/>
     <w:rsid w:val="00FD7305"/>
+    <w:rsid w:val="00FD77AA"/>
+    <w:rsid w:val="00FE093E"/>
+    <w:rsid w:val="00FE1C8C"/>
     <w:rsid w:val="00FE239C"/>
     <w:rsid w:val="00FE3345"/>
     <w:rsid w:val="00FE37AB"/>
     <w:rsid w:val="00FE5F15"/>
+    <w:rsid w:val="00FE678B"/>
     <w:rsid w:val="00FE790D"/>
     <w:rsid w:val="00FE7D1F"/>
     <w:rsid w:val="00FF3196"/>
     <w:rsid w:val="00FF42B6"/>
     <w:rsid w:val="01A78B1A"/>
     <w:rsid w:val="06DCD683"/>
     <w:rsid w:val="070B6794"/>
+    <w:rsid w:val="07CD59F5"/>
     <w:rsid w:val="07DE3B7A"/>
     <w:rsid w:val="07E3BF9A"/>
     <w:rsid w:val="08D7EFD8"/>
+    <w:rsid w:val="0AA1D9B0"/>
     <w:rsid w:val="0ACE1F93"/>
     <w:rsid w:val="1073855F"/>
     <w:rsid w:val="11E72535"/>
     <w:rsid w:val="1220AC1D"/>
     <w:rsid w:val="125B8A59"/>
     <w:rsid w:val="133F3636"/>
     <w:rsid w:val="139A360C"/>
     <w:rsid w:val="13C70917"/>
     <w:rsid w:val="15EDD43D"/>
     <w:rsid w:val="170DA2B8"/>
     <w:rsid w:val="1A0F36DF"/>
     <w:rsid w:val="1B43D387"/>
     <w:rsid w:val="1C8C5435"/>
     <w:rsid w:val="1DCA16BD"/>
     <w:rsid w:val="1DF0D414"/>
+    <w:rsid w:val="1E920EF3"/>
+    <w:rsid w:val="1E995B5F"/>
     <w:rsid w:val="1EDA46DE"/>
     <w:rsid w:val="1FF37CC4"/>
+    <w:rsid w:val="2052C802"/>
     <w:rsid w:val="232AF493"/>
     <w:rsid w:val="238BFDE4"/>
     <w:rsid w:val="24FAA257"/>
     <w:rsid w:val="250426C0"/>
     <w:rsid w:val="25AF561F"/>
     <w:rsid w:val="27ADD6A7"/>
     <w:rsid w:val="27FDC76F"/>
+    <w:rsid w:val="286F94CE"/>
     <w:rsid w:val="2A28D65B"/>
     <w:rsid w:val="2AB2D44C"/>
     <w:rsid w:val="2BB26DB8"/>
+    <w:rsid w:val="2CD69F74"/>
     <w:rsid w:val="2E24F3D4"/>
+    <w:rsid w:val="2E750B53"/>
     <w:rsid w:val="2E895080"/>
     <w:rsid w:val="2ECF5592"/>
     <w:rsid w:val="2ED810A8"/>
     <w:rsid w:val="2F7B235C"/>
     <w:rsid w:val="327D9031"/>
+    <w:rsid w:val="33BF4D19"/>
     <w:rsid w:val="353C9D0D"/>
     <w:rsid w:val="35554C25"/>
     <w:rsid w:val="355E6E4B"/>
     <w:rsid w:val="35D9DCA7"/>
     <w:rsid w:val="369C8A24"/>
     <w:rsid w:val="372615C3"/>
+    <w:rsid w:val="372F430A"/>
+    <w:rsid w:val="375CC1C2"/>
+    <w:rsid w:val="392DB346"/>
     <w:rsid w:val="3A530820"/>
     <w:rsid w:val="3B529C12"/>
     <w:rsid w:val="3C15F6A4"/>
     <w:rsid w:val="3C49996E"/>
     <w:rsid w:val="3C595ED7"/>
+    <w:rsid w:val="3E3A40C8"/>
+    <w:rsid w:val="3E81E365"/>
     <w:rsid w:val="3EB49DFD"/>
     <w:rsid w:val="3F313087"/>
+    <w:rsid w:val="409A8FF6"/>
     <w:rsid w:val="40A68D04"/>
     <w:rsid w:val="40B498CC"/>
+    <w:rsid w:val="426A0C96"/>
     <w:rsid w:val="4406DA06"/>
     <w:rsid w:val="4537457E"/>
     <w:rsid w:val="456FD1B9"/>
     <w:rsid w:val="460942E4"/>
     <w:rsid w:val="466B4818"/>
+    <w:rsid w:val="472BF814"/>
     <w:rsid w:val="47EC1D0B"/>
+    <w:rsid w:val="47ECFBB1"/>
     <w:rsid w:val="4896D9C8"/>
     <w:rsid w:val="48978025"/>
+    <w:rsid w:val="4A75645F"/>
     <w:rsid w:val="4B1009F5"/>
     <w:rsid w:val="4C603C1E"/>
     <w:rsid w:val="4D638F28"/>
     <w:rsid w:val="4DB47965"/>
     <w:rsid w:val="4E9C3244"/>
+    <w:rsid w:val="4EF17452"/>
+    <w:rsid w:val="511227F0"/>
     <w:rsid w:val="53746903"/>
     <w:rsid w:val="57C72E1A"/>
     <w:rsid w:val="58D6B17C"/>
     <w:rsid w:val="5A45C2AB"/>
     <w:rsid w:val="5A6CF03B"/>
     <w:rsid w:val="5D772B28"/>
+    <w:rsid w:val="5DEED462"/>
+    <w:rsid w:val="5E853FC9"/>
     <w:rsid w:val="600C48C7"/>
+    <w:rsid w:val="6026C9D6"/>
     <w:rsid w:val="605E6ACA"/>
     <w:rsid w:val="60884BC3"/>
     <w:rsid w:val="613AF5A5"/>
+    <w:rsid w:val="61ABADAD"/>
+    <w:rsid w:val="61BBC126"/>
     <w:rsid w:val="631A6F70"/>
     <w:rsid w:val="631B617A"/>
     <w:rsid w:val="64429FEB"/>
     <w:rsid w:val="6474B17F"/>
+    <w:rsid w:val="66163ADC"/>
+    <w:rsid w:val="677115DF"/>
     <w:rsid w:val="67EC7F14"/>
+    <w:rsid w:val="684A984E"/>
     <w:rsid w:val="69439447"/>
     <w:rsid w:val="69A3FA6A"/>
     <w:rsid w:val="6AA44120"/>
     <w:rsid w:val="6AED23CF"/>
     <w:rsid w:val="6BFE477D"/>
+    <w:rsid w:val="6C83F671"/>
+    <w:rsid w:val="6CA7D64E"/>
     <w:rsid w:val="6D942002"/>
     <w:rsid w:val="6DAA8B40"/>
     <w:rsid w:val="6E12054E"/>
     <w:rsid w:val="6F06B016"/>
     <w:rsid w:val="70E813AF"/>
+    <w:rsid w:val="7145D273"/>
     <w:rsid w:val="765A9B82"/>
     <w:rsid w:val="7679E267"/>
+    <w:rsid w:val="79483FFC"/>
     <w:rsid w:val="7A03862E"/>
+    <w:rsid w:val="7A799096"/>
+    <w:rsid w:val="7B243186"/>
     <w:rsid w:val="7B40CD2D"/>
     <w:rsid w:val="7B66AE62"/>
+    <w:rsid w:val="7DDB5A2D"/>
+    <w:rsid w:val="7E30EA06"/>
+    <w:rsid w:val="7F73CBF1"/>
     <w:rsid w:val="7FB54BB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="21287E89"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{701029A5-7005-42B2-8FDC-6B805411C6F7}"/>
+  <w15:docId w15:val="{638DB080-2158-4577-B178-D8EBEB9B14A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15954,51 +15138,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2027553888">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistaeletronica.icmbio.gov.br/index.php/BioBR/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistaeletronica.icmbio.gov.br/index.php/BioBR/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37002/biodiversidadebrasileira.v1XiX.XXXX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37002/biodiversidadebrasileira.v1XiX.XXXX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.37002/biodiversidadebrasileira.v1XiX.XXXX" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -16285,74 +15469,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101009961C7AB002C7049892FC99ED263E903" ma:contentTypeVersion="17" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="2a20c9292e5de43c899b3861cd5c5c13">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2bfc9de-4527-494d-9745-e1a13f14d923" xmlns:ns3="771830a5-4c14-4266-97c6-671384180859" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f329ce9916772eb5b346b7154f6ac122" ns2:_="" ns3:_="">
     <xsd:import namespace="a2bfc9de-4527-494d-9745-e1a13f14d923"/>
     <xsd:import namespace="771830a5-4c14-4266-97c6-671384180859"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -16557,111 +15730,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a2bfc9de-4527-494d-9745-e1a13f14d923">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="771830a5-4c14-4266-97c6-671384180859" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ABA40EA-3BC2-4228-91F6-11E926E6E9BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B660B308-2153-4731-AD59-CF6B733B1285}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ABA40EA-3BC2-4228-91F6-11E926E6E9BD}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56D35F05-8FB7-4D3C-A08D-2F0E7B16EDBA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{317A8AD2-B59A-44A1-9FBF-9A83C66ADBEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a2bfc9de-4527-494d-9745-e1a13f14d923"/>
     <ds:schemaRef ds:uri="771830a5-4c14-4266-97c6-671384180859"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B28C0382-96A2-473D-B161-3DEDAC816696}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a2bfc9de-4527-494d-9745-e1a13f14d923"/>
+    <ds:schemaRef ds:uri="771830a5-4c14-4266-97c6-671384180859"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>15482</Characters>
+  <Pages>9</Pages>
+  <Words>3228</Words>
+  <Characters>17437</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>262</Lines>
-  <Paragraphs>112</Paragraphs>
+  <Lines>145</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18095</CharactersWithSpaces>
+  <CharactersWithSpaces>20624</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fernanda Pardini Ricci</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009961C7AB002C7049892FC99ED263E903</vt:lpwstr>